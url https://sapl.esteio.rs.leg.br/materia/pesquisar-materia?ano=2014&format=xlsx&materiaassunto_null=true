--- v0 (2026-01-12)
+++ v1 (2026-05-01)
@@ -54,12486 +54,12486 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Ari Zanoni</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1321/1321_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1321/1321_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O INCENTIVO AO CULTIVO DA CITRONELA COMO MÉTODO DE COMBATE À DENGUE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, PARA QUE ESTUDE A POSSIBILIDADE DE REENCAMINHA-LO NA FORMA DE PROJETO DE LEI.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1111/1111_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1111/1111_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A SEMANA DE MOBILIZAÇÃO MUNICIPAL PARA DOAÇÃO DE MEDULA ÓSSEA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO DE SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ESTEIO.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.doc</t>
   </si>
   <si>
     <t>EMENDA O PROJETO DE LEI Nº 124/2014, QUE INSTITUI A POLÍTICA DE ESTÍMULO À ADOÇÃO DE ANIMAIS DOMÉSTICOS, DISPÕE SOBRE AS ADOÇÕES EM EVENTOS DE ADOÇÃO DESTES ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/</t>
+    <t>http://sapl.esteio.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda Modificativa a Projeto de Lei</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI QUE RECLASSIFICA OS CARGOS DE &amp;#8216;AGENTE DE COMBATE À DENGUE&amp;#8217;, &amp;#8216;AGENTE COMUNITÁRIO DA SAÚDE&amp;#8217;, &amp;#8216;AGENTE COMUNITÁRIO PSF&amp;#8217;, &amp;#8216;AGENTE COMUNITÁRIO PACS&amp;#8217; E &amp;#8216;AGENTE VISITADOR SANITÁRIO&amp;#8217;. ALTERA O ARTIGO 5º DA LEI MUNICIPAL Nº 5.091/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Marcelo Kohlrausch, Bia Lopes, Jaime da Rosa, Leo Dahmer</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PARABENIZAÇÃO À LIGA ESTEIENSE DE FUTEBOL, EXTENSIVA A COMISSÃO TÉCNICA E ATLETAS, QUE REPRESENTARAM ESTEIO NA 9ª COPA CIDADE VERDE, EM TRÊS COROAS. AS SELEÇÕES SUB 15 E SUB 17, COM MUITA GARRA E QUALIDADE, CONQUISTARAM RESULTADOS SIGNIFICATIVOS NA COMPETIÇÃO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1445/1445_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1445/1445_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSA SENHORIA PELA NOMEAÇÃO COMO NOVO COMANDANTE DO CORPO DE BOMBEIROS DE NOSSA CIDADE,  DESEJANDO ÊXITO EM SUAS ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSA SENHORIA E DEMAIS MEMBROS DA DIRETORIA, QUE FORAM EMPOSSADOS NO INÍCIO DESTE MÊS. ESTA SINGELA HOMENAGEM VISA RECONHECER O TRABALHO VOLUNTÁRIO DESTAS PESSOAS EM PROL DO DESENVOLVIMENTO DE ESTEIO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1451/1451_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1451/1451_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSAS SENHORIAS PELA INICIATIVA DA EMPRESA AO ESTAMPAR SUA MARCA NAS EQUIPES NOVO HAMBURGO E LAJEADENSE, DOIS TIMES DA ELITE DO FUTEBOL GAÚCHO. REGISTRAMOS O RECONHECIMENTO DESTA CASA PELO ESPÍRITO EMPREENDEDOR DA EMPRESA, LEVANDO O NOME DE ESTEIO POR MEIO DE PRODUTOS DE ALTA QUALIDADE E BELEZA.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1434/1434_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1434/1434_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSA EXCELÊNCIA PELA INICIATIVA DE DIVULGAÇÃO DA LISTA DOS DOADORES NA CAMPANHA DE ARRECADAÇÃO PARA PAGAMENTO DAS MULTAS DOS CONDENADOS DO &amp;#8220;MENSALÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>POSIÇÃO DE APOIO EM DEFESA DA NOMEAÇÃO IMEDIATA DOS APROVADOS NO CONCURSO DA POLÍCIA CIVIL DE 2013, PARA ESCRIVÃES E INSPETORES.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SINCEROS CUMPRIMENTOS PELO EVENTO QUE ACONTECEU DO DIA 16 A 23 DE FEVEREIRO DE 204, SOMANDO 192 HORAS DE CHURRASCO ININTERRUPTO, DISTRIBUÍDO DE FORMA GRATUITA PARA MORADORES E VISITANTES. </t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Jaime da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSA EXCELÊNCIA PELA DECISÃO DE CANCELAR QUALQUER PAGAMENTO PARA AS ESCOLAS DE SAMBA E APLICAR NAS ESCOLAS MUNICIPAIS, OS R$ 400 MIL QUE ESTAVAM RESERVADOS PARA O CARNAVAL, INSTALANDO APARELHOS DE AR CONDICIONADO NOS PRÉDIOS.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>Michele Pereira</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSA EXCELÊNCIA QUE ATRAVÉS DA SECRETARIA DA JUSTIÇA E DOS DIREITOS HUMANOS (SJDH) REALIZOU NO DIA 18/02/2014, MAIS UMA ENTREGA DE EQUIPAMENTOS, PARA INTERLIGAR 80 MATERNIDADES A CARTÓRIOS CIVIS, EM TODO O ESTADO.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1327/1327_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1327/1327_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSA SENHORIA PELA PASSAGEM DO DIA DO ARTESÃO COMEMORADO NO DIA 19 DE MARÇO.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1155/1155_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1155/1155_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSA SENHORIA PELA BELA INICIATIVA DA ABERTURA DO PARQUE ASSIS BRASIL, POSSIBILITANDO A POPULAÇÃO,  USUFRUIR DAQUELE ESPAÇO NOS FINAIS DE SEMANA. </t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1156/1156_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1156/1156_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A ENTIDADE CLUBE DO VECTRA DO RS, PELO EVENTO REALIZADO NO ÚLTIMO SÁBADO, NO PARQUE DE EXPOSIÇÕES ASSIS BRASIL, COM O TÍTULO DE 4° ENCONTRO INTERCLUBES BENEFICIENTE DE PÁSCOA.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1157/1157_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1157/1157_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA O SINCERO PESAR DESTA CASA, A TODA FAMILIA DA SRA. HILDA IRACEMA JUNGES DA SILVA, FALECIDA NO DIA 06 DE ABRIL DE 2014. A SRA. HILDA, MÃE DO DIRETOR DESTA CASA, FALECEU AOS 88 ANOS, TENDO CONTRIBUIDO MUITO EM SUA VIDA PARA O CRESCIMENTO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Leonardo Pascoal</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MANIFESTA OS SINCEROS CUMPRIMENTOS AOS INTEGRANTES DA CHAPA 1, ELEITA PARA REPRESENTAR OS DISCENTES DOS CURSOS TÉCNICOS DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA SUL-RIO-GRANDENSE &amp;#8211; CAMPUS SAPUCAIA DO SUL. </t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Felipe Costella</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS A VOSSA EXCELÊNCIA, PELA PASSAGEM DO SEU ANIVERSÁRIO. AINDA, DESEJA QUE DEUS ILUMINE SUA JORNADA DE VIDA E SEUS SONHOS SE TRANSFORMEM EM REALIDADE</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS VOTOS DE PARABENIZAÇÃO À DIRETORIA DO CLUBE 5 DE MAIO, PELOS 57 ANOS DE EXISTÊNCIA RECENTEMENTE COMPLETADOS.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL, ACOLHENDO MANIFESTAÇÃO DE TODOS OS VEREADORES, APRESENTA OS SINCEROS VOTOS DE PESAR A TODOS OS FAMILIARES DO JOVEM RODRIGO DIAS VASCONCELOS, FALECIDO TRAGICAMENTE EM 05 DE MAIO DE 2014, COM 24 ANOS, FILHO DO EX-VEREADOR E EX-PREFEITO, VANDERLAN CARVALHO VASCONCELOS E NETO DOS EX-VEREADORES HILDA GAVENE DIAS E PAULO DIAS.            _x000D_
                    O LEGISLATIVO, EM NOME DA COMUNIDADE ESTEIENSE, DESEJA QUE OS FAMILIARES ENCONTREM NA FÉ A FORÇA E A SERENIDADE PARA ENFRENTAR ESTE MOMENTO DIFÍCIL, DESEJANDO QUE DEUS O ACOLHA EM SEU CONVÍVIO DE PAI CELESTIAL._x000D_
 </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTA OS SINCEROS VOTOS DE PARABENIZAÇÃO AO JOVEM ATLETA, QUE NO DIA 18/05, VENCEU A MARATONA INTERNACIONAL DE PORTO ALEGRE. O MARATONISTA ENTROU PARA A HISTÓRIA AO COMPLETAR OS 42 QUILÔMETROS EM 2 HORAS, 53 MINUTOS E 20 SEGUNDOS, REPRESENTANDO A  EQUIPE ACORES/ACADEMIA FORMA LIVRE E TEM COMO TÉCNICO, ADÃO CAMÕES._x000D_
 MAIS UM TÍTULO IMPORTANTE PARA A ASSOCIAÇÃO DOS CORREDORES DE RUA DE ESTEIO, QUE POSSUI SEDE NO BAIRRO SANTO INÁCIO E PRESIDIDA POR PAULO HENRIQUE DOS SANTOS. A ACORES FOI FUNDADA EM 21 DE ABRIL DE 1994._x000D_
 </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.docx</t>
   </si>
   <si>
     <t>A MOÇÃO DE APOIO À PROPOSTA DE EMENDA À CONSTITUIÇÃO 230/2013, A PEC DA ÁGUA, NOVAMENTE PROPOSTA AGORA PELO DEPUTADO ESTADUAL DANIEL BORDIGNON (PT), COM CÓPIA PARA OS DEMAIS PARLAMENTARES DA ASSEMBLÉIA  LEGISLATIVA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.docx</t>
   </si>
   <si>
     <t>TRANSMITE OS SINCEROS VOTOS DE CONGRATULAÇÕES AOS MOTORISTAS DAS EMPRESAS REAL RODOVIAS E DAS QUE COMPÕEM O CONSÓRCIO TEU DE ESTEIO,PELO TRANSCURSO DO DIA DO MOTORISTA, COMEMORADO EM 25 DE JULHO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL, ACOLHENDO MANIFESTAÇÃO DA VEREADORA BEATRIZ LOPES, APRESENTA OS SINCEROS VOTOS DE CONGRATULAÇÕES A VOSSA SENHORIA PELA DEDICAÇÃO E BELÍSSIMO TRABALHO QUE  VEM REALIZANDO COM O MENINO LUCAS NATÃ DA SILVA, DE 5 ANOS, PORTADOR DE PARALISIA CEREBRAL._x000D_
 ENALTECEMOS SUA CRIATIVIDADE E VONTADE DE AJUDAR O PRÓXIMO NA CRIAÇÃO DE UM COLETE, QUE POSSIBILITA MAIOR MOBILIDADE DA CRIANÇA NO AMBIENTE ESCOLAR._x000D_
 </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.docx</t>
   </si>
   <si>
     <t>APRESENTA OS SINCEROS VOTOS DE PARABENIZAÇÃO AOS JOVENS ATLETAS YUUKI RAMOS SATO E ISAMU RAMOS SATO QUE FORAM RESPECTIVAMENTE CAMPEÃO E VICE-CAMPEÃO NA CATEGORIA INFANTIL DO 53º CAMPEONATO BRASILEIRO DE SUMÔ, MARCANDO PRESENÇA IMPORTANTE PARA DIVULGAÇÃO E PRATICA DO ESPORTE NO ESTADO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>Marcelo Kohlrausch</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.docx</t>
   </si>
   <si>
     <t>PARABENIZA E CONGRATULA-SE COM A FECUBI  (FEDERAÇÃO SUL DE CURIÓS E BICUDOS) E A SJCO (ASSOCIAÇÃO DE CRIADORES DE CURIÓS DE JARAGUÁ DO SUL), ESPECIALMENTE A DIRETORIA DE CANTO, PELA REALIZAÇÃO DA SEGUNDA RODADA DO SUL BRASILEIRO DE CANTO DE CURIÓ CLÁSSICO, ONDE FOI PLENAMENTE RESPEITADO A ACESSIBILIDADE E INCLUSÃO NO EVENTO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSMITE OS SINCEROS VOTOS DE CONGRATULAÇÕES A DIRETORIA E CONSELHO FISCAL DA CDL PARA GESTÃO 2015-2017, ELEITA NA SEMANA PASSADA, DESEJANDO SUCESSO E ÊXITO EM SUAS ATIVIDADES, E QUE OS OBJETIVOS NA NOVA GESTÃO SEJAM AMPLAMENTE ALCANÇADOS, VISANDO O PLENO DESENVOLVIMENTO DE NOSSO COMÉRCIO. </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>Rafael Figliero</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA O SINCERO PESAR DESTA CASA, AOS FAMILIARES DO SR. ENÉAS TEREDO BUSCARI, FALECIDO NO DIA 02 DE OUTUBRO DE 2014</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSMITE OS SINCEROS VOTOS DE CONGRATULAÇÕES A VOSSA SENHORIA, QUE ADMINISTRA A SUN 7 LAZER E EVENTOS. O COMPLEXO ESPORTIVO OFERECE QUADRAS DE FUTEBOL COM GRAMA SINTÉTICA, ESCOLINHAS DE FUTEBOL E INFRAESTRUTURA PARA REALIZAÇÃO DE FESTAS, OFERECENDO AGORA, UMA NOVA CASA DE FESTAS &amp;#8211; A SUN 7 PREMIUN &amp;#8211; LOCAL ADEQUADO PARA REALIZAÇÃO DE EVENTOS SOCIAIS E CORPORATIVOS._x000D_
 A CÂMARA PARABENIZA A INICIATIVA,  QUE DEMOSTRA O SEU FORTE ESPÍRITO EMPREENDEDOR E COMPROMETIMENTO COM O DESENVOLVIMENTO DA NOSSA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PARABENIZAÇÃO À ASSOCIAÇÃO DE ESTOMIZADOS DE ESTEIO, PELA ORGANIZAÇÃO DO SEMINÁRIO MUNICIPAL EM ATENÇÃO À PESSOA ESTOMIZADA E COM INCONTINÊNCIA URINÁRIA, REALIZADO NO AUDITÓRIO DA ACISE NO DIA 13 DE NOVEMBRO, PARA REGISTRAR A PASSAGEM DO DIA NACIONAL DOS ESTOMIZADOS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PARABENIZAÇÃO AO COLÉGIO ADVENTISTA DE ESTEIO, PELO ANIVERSÁRIO DE 85 ANOS COMEMORADO NO ÚLTIMO SÁBADO, DIA 22 DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PARABENIZAÇÃO À EMPRESA INBETTA, PELO RECEBIMENTO DO PRÊMIO TOP DE MARKETING DA ASSOCIAÇÃO DOS DIRIGENTES DE MARKETING E VENDAS DO BRASIL (ADVN-RS) 2014 NAS CATEGORIAS:_x000D_
 DESIGN: SANREMO &amp;#8211; &amp;#8220;LINHA PET SANREMO, UMA APOSTA NO DESIGN&amp;#8221;._x000D_
 INDÚSTRIA:  INBETTA &amp;#8211; A MARCA CORPORATIVA QUE DEMONSTROU A REAL ABRANGÊNCIA DAS EMPRESAS BETTANIN E AS POSSIBILITOU ALCANÇAR SEUS OBJETIVOS ESTRATÉGICOS.&amp;#8221;</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.docx</t>
   </si>
   <si>
     <t>MANIFESTA OS SINCEROS CUMPRIMENTOS À SENADORA ANA AMÉLIA LEMOS, PELA PROMULGAÇÃO DA EMENDA À CONSTITUIÇÃO Nº 84/2014, DE AUTORIA DA PARLAMENTAR,  QUE AUMENTA O REPASSE DE RECURSOS FEDERAIS AOS MUNICÍPIOS BRASILEIROS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PARABENIZAÇÃO AO SUBSECRETÁRIO DO PARQUE ASSIS BRASIL PELO INCENTIVO E COLABORAÇÃO NA REALIZAÇÃO DO EVENTO &amp;#8211; 5º MEGA ENCONTRO INTERCLUBES &amp;#8211; BENEFICIENTE DE NATAL, OCORRIDO NO DIA 14 DE DEZEMBRO, NO PARQUE ESTADUAL DE EXPOSIÇÕES ASSIS BRASIL.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PARABENIZAÇÃO AO CLUBE DO VECTRA-RS PELO ÊXITO DA ORGANIZAÇÃO E REALIZAÇÃO DO EVENTO &amp;#8211; 5° MEGA ENCONTRO INTERCLUBES &amp;#8211; BENEFICENTE DE NATAL, REALIZADO NO DIA 14 DE DEZEMBRO NO PARQUE ESTADUAL DE EXPOSIÇÕES ASSIS BRASIL.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PARABENIZAÇÃO À APAE-ESTEIO PELOS 60 ANOS DE EXISTÊNCIA DA APAE NO BRASIL, COMEMORADO NA ÚLTIMA QUINTA-FEIRA, DIA 11 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PARABENIZAÇÃO A SENHORA NELMI SCHERER, COLUNISTA DO JORNAL VALE DOS SINOS, PELO IMPORTANTE ESPAÇO DE DIVULGAÇÃO E COMUNICAÇÃO DE SUA COLUNA, UMA DAS MAIS IMPORTANTES DO JORNAL.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>PDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1470/1470_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1470/1470_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR A ESTA CASA O QUE SEGUE:_x000D_
 1-	FOI REALIZADO CONVÊNIO ENTRE A PREFEITURA E O DEPARTAMENTO NACIONAL DE INFRA-ESTRUTURA DE TRANSPORTES &amp;#8211; DNIT, PARA LIMPEZA  DAS BOCAS DE LOBO , NA BR 116?_x000D_
 2-	QUAL A PERIODICIDADE DA REFERIDA DEMANDA?_x000D_
 </t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A RECOLOCAÇÃO DO BRAÇO DO POSTE LOCALIZADO NA AVENIDA JOÃO PAULO I, ESQUINA COM A AVENIDA DAS AMÉRICAS, PARQUE SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1513/1513_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1513/1513_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LOCAL DA PLACA DE ESTACIONAMENTO LOCALIZADA NA AVENIDA PADRE CLARET, EM FRENTE AO Nº 100</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1139/1139_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1139/1139_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A FISCALIZAÇÃO E NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA PELOTAS EM FRENTE AO N° 588, PARA QUE O MESMO PROCEDA A LIMPEZA DO TERRENO.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A PODA DOS GALHOS DA ÁRVORE, LOCALIZADA NO PÁTIO DA US VILA EZEQUIEL.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA BENTO GONÇALVES, EM FRENTE AO NÚMERO 2019</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA PRAÇA DA ESQUINA DAS RUAS SÃO FRANCISCO E NOVO HAMBURGO.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA RUA FRANCISCO ALVES EM FRENTE AO N° 57, NO BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A MUDANÇA DA LOCALIZAÇÃO DE UMA PLACA QUE INDICA PARADA DE ÔNIBUS, NA AV. PRESIDENTE VARGAS ENTRE OS NÚMEROS 1507 E 1541. </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PDP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA IMEDIATA DO PASSEIO PÚBLICO NA RUA FERNANDO FERRARI, AO LADO DO NÚMERO 754.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DE LÂMPADAS DOS POSTES LOCALIZADOS NA AVENIDA CELINA CHAVES KROEFF, ENTRE OS NÚMEROS 757 E 923, NA AVENIDA RIO BRANCO, EM FRENTE AO NÚMERO 310, E A SUBSTITUIÇÃO DE ALÇA DE ILUMINAÇÃO NA AVENIDA JOÃO PAULO I, EM FRENTE AO NÚMERO 109.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/953/953_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/953/953_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA REDE DE ESGOTO, INCLUINDO MANUTENÇÃO DAS BOCAS-DE-LOBO, E RECAPEAMENTO ASFÁLTICO EM TODO O BAIRRO JARDIM PLANALTO, PRINCIPALMENTE NAS RUAS SÃO LEOPOLDO, EUCLIDES DA CUNHA, IPIRANGA E AVENIDA PORTO ALEGRE.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA TROCA DE LÂMPADA NA RUA TRI-CAMPEÃO, BECO 7, VILA ESPERANÇA, PRÓXIMO AO POSTO RAIO DE SOL.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO CALÇAMENTO NA RUA JORGE MORAES, NÚMERO 195.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE ENCAMINHE NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA MAURÍCIO CARDOSO, AO LADO DO NÚMERO 197, PARA QUE REALIZE A LIMPEZA E O CERCAMENTO DO TERRENO SUPRACITADO.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE UMA LÂMPADA NA RUA PADRE FELIPE, NÚMERO 900.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADA NOS SEGUINTES ENDEREÇOS:_x000D_
 _x000D_
 1)	RUA SÃO SEPÉ, EM FRENTE AO Nº 46;_x000D_
 2)	RUA PAROBÉ, EM FRENTE AO Nº 247 &amp;#8211; ESCOLA TOMÉ DE SOUZA;_x000D_
 3)	RUA CÉLIA SILVA TAVARES, EM FRENTE AO Nº 15 &amp;#8211; PARQUE PRIMAVERA. OBS.: SEQUÊNCIA DE TRÊS LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO E MANUTENÇÃO DA VIA PÚBLICA NO BECO 4 &amp;#8211; Nº 210, ESQUINA RUA DA PASSARELA &amp;#8211; VILA PEDREIRA, ONDE HÁ UM IMENSO BURACO NA RUA QUE IMPEDE A PASSAGEM DE VEÍCULOS ALÉM DE COLOCAR EM RISCO A VIDA DOS CIDADÃOS QUE POR ALI TRANSITAM.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A DESINSETIZAÇÃO EM TODO O BAIRRO SÃO SEBASTIÃO, ONDE A PROLIFERAÇÃO DE MOSQUITOS ESTÁ INSUPORTÁVEL.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA NOVA TRENTO, EM FRENTE AO Nº 53, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E DESOBSTRUÇÃO DA ENTRADA DA GALERIA LOCALIZADA NO ARROIO ESTEIO, NO TRECHO ABAIXO DA AVENIDA PRESIDENTE VARGAS, NO BAIRRO EZEQUIEL.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA LIMPEZA E DEDETIZAÇÃO DOS BUEIROS LOCALIZADOS EM TODA A EXTENSÃO DA RUA VILLA LOBOS. IGUALMENTE, SOLICITA QUE SEJA ENCAMINHADA CÓPIA DESTE OFÍCIO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS VIÁRIAS E SERVIÇOS URBANOS.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE FAÇA O DESLIGAMENTO, DURANTE O DIA, DA LÂMPADA LOCALIZADA NO POSTE EM FRENTE AO NÚMERO 261 DA RUA ALEGRETE, E A SUBSTITUIÇÃO DE LÂMPADA DO POSTE LOCALIZADO NA RUA JUSCELINO KUBITSCHEK, EM FRENTE AO NÚMERO 156.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA DEDETIZAÇÃO DOS BUEIROS NA RUA SANTO ÂNGELO.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A FIXAÇÃO DA TAMPA DE UM BUEIRO LOCALIZADO NA RUA 24 DE AGOSTO, 2574.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A CONCLUSÃO DO SERVIÇO DE SUBSTITUIÇÃO DA TUBULAÇÃO DE ESGOTO LOCALIZADO NA RUA RIO PARDO,  249.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A SINALIZAÇÃO DE PARE NO CRUZAMENTO DA RUAS PIONEIROS COM HENRIQUE DE PAULA SILVEIRA.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DE ESTACIONAMENTO PREFERENCIAL PARA IDOSOS E PESSOAS COM NECESSIDADES ESPECIAIS NA RUA DOS FERROVIÁRIOS, AO LADO DO NÚMERO 148.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DISPONIBILIZE LOCAL ADEQUADO PARA A REALIZAÇÃO DE CERIMÔNIAS FÚNEBRES PELO PERÍODO EM QUE AS CAPELAS MORTUÁRIAS LOCALIZADAS NO CEMITÉRIO 02 DE NOVEMBRO ESTÃO EM REFORMA.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Bia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA SÃO SALVADOR, EM FRENTE AO NÚMERO 326.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA SÃO JERÔNIMO, EM FRENTE AO NÚMERO 335.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E MANUTENÇÃO DE UM BUEIRO LOCALIZADO NA RUA ARLINDO BAIERLE, EM FRENTE AO NÚMERO 946.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O FECHAMENTO DE UM BURACO LOCALIZADO NA RUA EZEQUIEL NUNES FILHO, EM FRENTE AO NÚMERO 181 (ESCOLA ESTADUAL EZEQUIEL NUNES FILHO).</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A DESRATIZAÇÃO EM TODO O BAIRRO SANTO INÁCIO, POIS AS RESIDÊNCIAS ESTÃO SENDO INVADIDAS POR ESTES ROEDORES.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DA REDE DE ESGOTO, INCLUINDO TROCA DE TAMPA DA BOCA-DE-LOBO, NA ESQUINA DAS RUAS CÉLIA SILVA TAVARES E JORGE DE SOUZA MORAES &amp;#8211; PARQUE PRIMAVERA.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1319/1319_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1319/1319_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NOS SEGUINTES ENDEREÇOS:_x000D_
 1) RUA VITERBO JOSÉ MACHADO, EM FRENTE AO Nº 351 &amp;#8211; JARDIM PLANALTO;_x000D_
 2) RUA PADRE RÉUS, EM FRENTE AO N°19 &amp;#8211; VILA OLÍMPICA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1320/1320_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1320/1320_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DA REDE DE ESGOTO EM TODA A RUA BARTOLOMEU DE GUSMÃO, ALEGA O VEREADOR QUE O ESGOTO CORRE A CÉU ABERTO NAQUELA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1322/1322_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1322/1322_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E MANUTENÇÃO DO CAMPO DE FUTEBOL DA AMAPLA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E TROCA DAS TAMPAS DE DUAS BOCAS DE LOBO, NA RUA OSMAR FORTES BARCELOS, PRÓXIMO AO Nº383.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1324/1324_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1324/1324_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA UMA OPERAÇÃO TAPA BURACO EM TODA A EXTENSÃO DAS AVENIDAS CELINA KROEFF E RIO BRANCO, NO BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1325/1325_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1325/1325_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O TAPAMENTO DE UMA BROCA LOCALIZADA NO PASSEIO PÚBLICO DA RUA CRISTÓVÃO COLOMBO, EM FRENTE AO Nº 139, ESQUINA COM A RUA BRASÍLIA, VILA OSÓRIO.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1326/1326_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1326/1326_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO PRÓXIMA AO NÚMERO 106, NA RUA EZEQUIEL NUNES FILHO, PROIBINDO MANOBRAS E ACESSO DE CAMINHÕES CARRETA NA RUA GUIDO ALFREDO POSSAMAI.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1328/1328_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1328/1328_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O TAPAMENTO DE UMA BROCA, NA CALÇADA DA RUA FORTALEZA, EM FRENTE AO NÚMERO 129, NO BAIRRO LIBERDADE.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADAS NOS POSTES LOCALIZADOS NA TRAVESSA TREZE DE MAIO, EM FRENTE AOS NÚMEROS 98 E 73, BAIRRO NOVO ESTEIO E NO BECO DE ACESSO DA AVENIDA PRESIDENTE VARGAS PARA A RUA EZEQUIEL NUNES FILHO, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO E LIMPEZA DO BUEIRO LOCALIZADO NA RUA ANCHIETA, EM FRENTE AO NÚMERO 299, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DA TAMPA DE BOCA DE LOBO EM FRENTE AO NÚMERO 323, NA RUA EZEQUIEL NUNES FILHO, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A DEDETIZAÇÃO NAS MARGENS DO ARROIO ESTEIO E NAS BOCAS DE LOBO NO BAIRRO SÃO SEBASTIÃO E VILA EZEQUIEL. SEGUNDO A VEREADORA, A COMUNIDADE VEM SOFRENDO COM A PROLIFERAÇÃO DOS MOSQUITOS E OUTROS INSETOS.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE SINALIZAÇÃO DE ÁREA ESCOLAR, COM A COLOCAÇÃO DE PLACAS E DE FAIXAS PARA A TRAVESSIA DE PEDESTRES, EM FRENTE À ESCOLA DE EDUCAÇÃO INFANTIL ALEGRIA E CIA, NA RUA PADRE ANCHIETA, Nº 506, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E A LIMPEZA DO BUEIRO LOCALIZADO NA RUA VILA LOBOS, AO LADO DO NÚMERO 634, BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CONDICIONADOR DE AR NA AMBULÂNCIA QUE LEVA PACIENTES AOS HOSPITAIS DE PORTO ALEGRE E DA REGIÃO.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>SOLICITA A REVISÃO COMPLETA NA ILUMINAÇÃO DA PRAÇA CORAÇÃO DE MARIA.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>SOLICITA QUE NOTIFIQUE O PROPRIETÁRIO DO TERRENO LOCALIZADO NA ESQUINA DAS RUAS ALAGOAS E ACRE, PARA QUE O MESMO REALIZE A LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1481/1481_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1481/1481_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO PROPRIETÁRIO DO IMÓVEL LOCALIZADO NA RUA PADRE FELIPE, DO LADO OPOSTO AO Nº 474, POR OBSTRUIR A CALÇADA COM MATERIAL DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1482/1482_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1482/1482_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E MANUTENÇÃO DO BUEIRO LOCALIZADO NA RUA NOVO HAMBURGO, EM FRENTE AO Nº 1754.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1483/1483_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1483/1483_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O DESASSOREAMENTO COM HIDROJATO EM TODA EXTENSÃO DA TRAVESSA HARMONIA.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1484/1484_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1484/1484_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, QUE SEJA REFEITA A CAIXA DE ESGOTO NA RUA PASSARELA, ESQUINA COM O BECO 4.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1485/1485_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1485/1485_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADAS NOS SEGUINTES LOCAIS:_x000D_
 - RUA INGO LEOPOLDO EBERT, EM FRENTE AO Nº 115 E NO PRÓXIMO POSTE;_x000D_
 - RUA ELIS REGINA, EM FRENTE AO Nº 587;_x000D_
 - RUA RIO GRANDE, Nº 1487._x000D_
 </t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1486/1486_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1486/1486_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, AS SEGUINTES MEDIDAS EM RELAÇÃO À UNIDADE DE SAÚDE CENTRO:_x000D_
 - CONSERTO DO VENTILADOR E DO BEBEDOURO LOCALIZADO EM FRENTE AO CONSULTÓRIO 06;_x000D_
 - CONSERTO DO VENTILADOR LOCALIZADO EM FRENTE AO CONSULTÓRIO 04;_x000D_
 - CONSERTO DO BANHEIRO LOCALIZADO EM FRENTE AO CONSULTÓRIO DA PEDIATRIA;_x000D_
 - INSTALAÇÃO DE UM APARELHO DE AR CONDICIONADO NA SALA DE ESPERA EM FRENTE AO CONSULTÓRIO 01. _x000D_
 </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1487/1487_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1487/1487_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO A EMPRESA RESPONSÁVEL PELA OBRA NA ESQUINA DA RUA PADRE FELIPE COM A AVENIDA PRESIDENTE VARGAS, PARA QUE COLOQUE TAPUMES DE FORMA QUE FACILITE O ACESSO DOS CADEIRANTES.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1488/1488_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1488/1488_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A REVITALIZAÇÃO, LIMPEZA E CERCAMENTO DA PRAÇA LOCALIZADA SOB O VIADUTO QUE LIGA A AVENIDA SENADOR SALGADO FILHO À RUA LIBERATO SALZANO, NO BAIRRO TRÊS PORTOS, BEM COMO A MANUTENÇÃO DO PASSEIO PÚBLICO EM FRENTE À MESMA, CONTIDO NO OFÍCIO Nº 765/2013-SG, DATADO DE 07/08/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1489/1489_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1489/1489_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E/OU NOTIFICAÇÃO AO PROPRIETÁRIO PARA QUE PROMOVA A LIMPEZA DO PASSEIO PÚBLICO, LOCALIZADO NA ESQUINA DA RUA LOBO DA COSTA COM A AVENIDA RIO BRANCO, BAIRRO NOVO ESTEIO, CONTIDO NO OFÍCIO Nº 097/2013-SG, DATADO DE 23/01/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1490/1490_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1490/1490_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DE ALÇA PARA ILUMINAÇÃO NOS POSTES DA AVENIDA STANDARD, CONTIDA NO OFÍCIO Nº 632/2013-SG, DATADO DE 03/07/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1491/1491_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1491/1491_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO PROPRIETÁRIO PARA QUE PROMOVA A LIMPEZA DO PASSEIO PÚBLICO LOCALIZADO NO CRUZAMENTO DAS RUAS AGOSTINHO CAMILO DE BORBA E SEPÉ TIARAJÚ, NOVO ESTEIO, CONTIDO NO OFÍCIO Nº 694/2013, DATADO DE 17/07/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1492/1492_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1492/1492_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A REPOSIÇÃO DE COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA AVENIDA RIO BRANCO, EM FRENTE AO Nº 545 E NA AVENIDA JOÃO PAULO I, EM FRENTE AO Nº 1133, CONTIDO NO OFÍCIO Nº 1150/2013-SG, DATADO DE 20/11/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1493/1493_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1493/1493_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA, MANUTENÇÃO E CERCAMENTO DA PRAÇA LOCALIZADA NA ESQUINA DA RUA AURÉLIO PORTO COM A RUA PINTO BANDEIRA, CONTIDO NO OFÍCIO Nº 764/2013-SG, DATADO DE 07/08/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1494/1494_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1494/1494_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A PINTURA DE UMA FAIXA PARA TRAVESSIA DE PEDESTRES NO CRUZAMENTO DA RUA SENADOR SALGADO FILHO COMA RUA PASSO FUNDO, CONTIDO NO OFÍCIO Nº 481/2013-SG, DATADO DE 22/05/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1495/1495_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1495/1495_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E O CONSERTO DO BUEIRO LOCALIZADO NA RUA SENADOR SALGADO FILHO, EM FRENTE AO Nº 1745, CONTIDO NO OFÍCIO Nº 486/2013-SG, DATADO DE 22/05/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1496/1496_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1496/1496_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A IMPLANTAÇÃO DE UM SEMÁFORO PARA PEDESTRES NO CRUZAMENTO DA AVENIDA SENADOR SALGADO FILHO, RUA NOVO HAMBURGO E RUA SOLEDADE, CONTIDO NO OFÍCIO Nº 695/2013-SG, DATADO DE 17/07/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1497/1497_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1497/1497_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE A MANUTENÇÃO E A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA ARLINDO BAIERLE EM FRENTE AOS NÚMEROS 554 E 778 E NA AVENIDA AVELINO ANTÕNIO ZONTA , EM FRENTE AO NÚMERO 642, BEM COMO A INSTALAÇÃO DE UM BUEIRO EM FRENTE AO NÚMERO 810 DA RUA ARLINDO BAIERLE, CONTIDA NO OFICIO 695/2013-SG, DATADO DE 17/07/2013 E AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1498/1498_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1498/1498_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE A SUPRESSÃO OU TRANSPLANTE DA ÁRVORE LOCALIZADA NA RUA PADRE FELIPE, EM FRENTE AO NÚMERO 1815, CONTIDA NO OFÍCIO 1017/2013-SG, DATADO DE 10/10/2013 E AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1499/1499_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1499/1499_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE A MANUTENÇÃO E A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA LA SALLE E NA RUA 28 DE FEVEREIRO, SOBRETUDO EM FRENTE AOS NÚMEROS 250 E 415.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1500/1500_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1500/1500_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE A INSTALAÇÃO DE UMA PLACA DE SINALIZAÇÃO ADEQUADA PARA CARGA E DESCARGA NA RUA PAPA PAULO VI, EM FRENTE AO NÚMERO 114, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1501/1501_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1501/1501_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE A COLOCAÇÃO DE PARADA DE ÔNIBUS NA RUA 24 DE AGOSTO, NA ALTURA DO NÚMERO 2780.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1502/1502_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1502/1502_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS NOS SEGUINTES LOGRADOUROS: _x000D_
 - RUA PASSO FUNDO, EM FRENTE AO Nº 149;_x000D_
 - RUA ANA TERRA, EM FRENTE AO Nº 123;_x000D_
 - RUA RIO BRANCO, EM FRENTE AO Nº 112;_x000D_
 - RUA RIO NEGRO, EM FRENTE AO Nº 20;_x000D_
 - RUA DIAS, EM FRENTE AO Nº 90. _x000D_
 </t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1503/1503_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1503/1503_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA ESTRADA DO NAZÁRIO, NAS PROXIMIDADES DO CRUZAMENTO COM A RUA ELIS REGINA.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1504/1504_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1504/1504_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A DESOBSTRUÇÃO DAS GALERIAS DO ARROIO ESTEIO, NA ALTURA DA AVENIDA PRESIDENTE VARGAS, ENTRE O POSTO IPIRANGA E A PASSARELA DA EZEQUIEL. </t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1505/1505_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1505/1505_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A REPOSIÇÃO DE COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA RUA GUIDO POSSAMAI, EM FRENTE AO Nº 30 E NA RUA ALBERTO BRAUN, EM FRENTE AO Nº 92. </t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1506/1506_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1506/1506_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TRANSPOSIÇÃO DAS PARADAS DE ÔNIBUS INUTILIZADAS DA RUA MONTEIRO LOBATO PARA O PONTO LOCALIZADO NO CRUZAMENTO DAS RUAS PADRE ANCHIETA E MONTEIRO LOBATO, BAIRRO NOVO ESTEIO, CONTIDO NO OFÍCIO Nº 1045/2013-SG, DATADO DE 16/10/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1507/1507_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1507/1507_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DA RUA MONTEIRO LOBATO, EM TODA SUA EXTENSÃO, CONTIDO NO OFÍCIO Nº 1215/2013-SG, DATADO DE 11/12/2013, AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1449/1449_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1449/1449_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA,  EM QUE DATA FOI REALIZADA A ÚLTIMA LIMPEZA NO CÓRREGO QUE PASSA SOB A BR 116, AO LADO DA EMPRESA SOLAE DO BRASIL, BEM COMO INFORME, QUANDO FOI REALIZADA A LIMPEZA DAS BOCAS DE LOBO LOCALIZADAS NA BR 116 NA EXTENSÃO DO TRECHO QUE COMPREENDE O MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1453/1453_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1453/1453_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DO PASSEIO PÚBLICO LOCALIZADO NO ENTORNO DA ESCOLA BAIRRO DO PARQUE, BEM COMO DO TERRENO, DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO AO LADO DA INSTITUIÇÃO. </t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1454/1454_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1454/1454_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO PROPRIETÁRIO PARA QUE PROMOVA A LIMPEZA DO PASSEIO PÚBLICO DE SEU IMÓVEL LOCALIZADO NA RUA VITERBO JOSÉ MACHADO, AO LADO DO Nº 201. </t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1455/1455_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1455/1455_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO PROPRIETÁRIO PARA QUE PROMOVA A LIMPEZA E CERCAMENTO DO TERRENO E LIMPEZA DO PASSEIO PÚBLICO, NA ESQUINA DA RUA PELOTAS COM A RUA SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1456/1456_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1456/1456_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A PODA DA ÁRVORE LOCALIZADA NA RUA VITERBO JOSÉ MACHADO, AO LADO DO Nº 201.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1457/1457_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1457/1457_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO E LIMPEZA DOS BUEIROS LOCALIZADOS EM FRENTE À ESCOLA BAIRRO DO PARQUE, NA RUA VITERBO JOSÉ MACHADO, EM FRENTE AO Nº 201 E DO OUTRO LADO DA VIA E NA RUA ALEGRETE. </t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1458/1458_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1458/1458_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, O DESLIGAMENTO DURANTE O DIA DA LÂMPADA LOCALIZADA NO POSTE EM FRENTE AO Nº 201 DA RUA VITERBO JOSÉ MACHADO. </t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1460/1460_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1460/1460_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NOS SEGUINTES LOCAIS:_x000D_
 1-	RUA MACHADO DE ASSIS, PRÓXIMO AO Nº 137;_x000D_
 2-	RUA MARIA QUITÉRIA, BAIRRO JARDIM PLANALTO. OS TRÊS POSTES ESTÃO COM AS LÂMPADAS QUEIMADAS._x000D_
 </t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1461/1461_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1461/1461_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DA CALÇADA NO ENTORNO DO CAMPO DA AMAPLA, ENTRE AS RUAS MARIA QUITÉRIA, PAULO PONTES E AVENIDA PORTO ALEGRE.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1462/1462_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1462/1462_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA GERAL NAS BOCAS DE LOBO E CAPINA NA RUA SANTA FÉ, BAIRRO TRÊS MARIAS. </t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1463/1463_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1463/1463_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DE PLACA DE PROIBIDO COLOCAR LIXO NO ENTORNO DA ESCOLA IRMÃ SIBILA, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1464/1464_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1464/1464_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DAS BOCAS DE LOBO EM TODA EXTENSÃO DA RUA ALVÍCIO NIENOW. </t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1465/1465_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1465/1465_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA RECIFE EM FRENTE AO Nº 85. </t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E MANUTENÇÃO DO CANTEIRO CENTRAL DA AVENIDA JACOB ALCALAY, PARQUE SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1467/1467_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1467/1467_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NA RUA DOS FERROVIÁRIOS EM FRENTE AO Nº 139.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1468/1468_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1468/1468_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DOS BUEIROS E CANALIZAÇÃO DE ESGOTO DO LOTEAMENTO BOCKMAN.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1402/1402_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1402/1402_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO BALDIO LOCALIZADO NA RUA MIGUEL VIEIRA FERREIRA, AO LADO DO Nº 590, PARQUE SANTO INÁCIO, PARA QUE PROMOVA A LIMPEZA, CERCAMENTO E CALÇADA ADEQUADA NO LOCAL.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1403/1403_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1403/1403_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A DESOBSTRUÇÃO E LIMPEZA DO BUEIRO LOCALIZADO NA RUA CARMEM MIRANDA, EM FRENTE AO Nº 421, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1405/1405_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1405/1405_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O FECHAMENTO DE UMA BROCA NA RUA SÃO DOMINGOS, Nº 88, PARQUE TAMANDARÉ.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1409/1409_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1409/1409_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O FECHAMENTO DE UMA BROCA NA RUA OCTÁVIO SILVEIRA BORGES, Nº 464, VILA OLÍMPICA.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1410/1410_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1410/1410_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DE UM BUEIRO E DA CANALIZAÇÃO DE ESGOTO NA RUA ROQUE GONZALES, EM FRENTE AO Nº 111.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1413/1413_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1413/1413_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO PROPRIETÁRIO PARA QUE PROMOVA A LIMPEZA DO TERRENO LOCALIZADO NO FINAL DA RUA B, NO LOTEAMENTO CAMPOS VERDES, BAIRRO TRÊS MARIAS.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1414/1414_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1414/1414_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O AUMENTO DA FREQÜÊNCIA DA LIMPEZA DAS FOSSAS SÉPTICAS NO LOTEAMENTO BOM JESUS, QUE ANTERIORMENTE ERA REALIZADA TRÊS VEZES POR SEMANA E FOI REDUZIDA PARA UMA VEZ A CADA 15 DIAS.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1416/1416_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1416/1416_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DA PRAÇA LOCALIZADA NA RUA A DO LOTEAMENTO CAMPOS VERDES, BAIRRO TRÊS MARIAS.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1419/1419_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1419/1419_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO DA EMPRESA RESPONSÁVEL PELA COLOCAÇÃO DE UMA PLACA LOCALIZADA NO PASSEIO PÚBLICO, SITUADO NO CRUZAMENTO DA AVENIDA LUIZ PASTEUR COM A RUA AYRTON SENNA DA SILVA, DE FORMA QUE A MESMA SEJA RETIRADA.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1420/1420_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1420/1420_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, LIMPEZA IMEDIATA DAS RUAS LOCALIZADAS NO VOTORANTIM, BAIRRO TRÊS MARIAS, DEVIDO AO BARRO ACUMULADO NO LOCAL.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1421/1421_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1421/1421_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO E LIMPEZA DOS BUEIROS LOCALIZADOS EM TODA EXTENSÃO DA RUA JOSÉ PEDRO SILVEIRA, NA PEDREIRA E NA RUA RIO GRANDE, EM FRENTE AO Nº 542.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1422/1422_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1422/1422_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO DOS PROPRIETÁRIOS PARA RETIRADA DOS ENTULHOS LOCALIZADOS NA RUA HORTÊNCIA (ANTIGA RUA B), NO LOTE 15 EM FRENTE AO Nº 27, NO LOTE 8 EM FRENTE AO Nº 23 E NA RUA ÉRICO VERÍSSIMO (ANTIGA RUA PRINCIPAL), NO LOTE 1 AO LADO DO MURO, TODAS NO LOTEAMENTO BOM JESUS.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1423/1423_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1423/1423_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DAS VIAS, SOBRETUDO ÁS MARGENS DO ARROIO ESTEIO E NA ENTRADA DO LOTEAMENTO, DO LOTEAMENTO BOM JESUS.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1424/1424_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1424/1424_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DA REDE DE ESGOTO PLUVIAL LOCALIZADA EM FRENTE AO Nº 285, DA RUA PASSO FUNDO.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1425/1425_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1425/1425_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A TROCA DAS LÂMPADAS QUEIMADAS DENTRO DO PARQUE GALVANY GUEDES. </t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1426/1426_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1426/1426_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E RECOLOCAÇÃO DOS MEIOS-FIOS QUE CONTORNAM A PISTA DE CAMINHADA DO PARQUE GALVANY GUEDES. </t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1427/1427_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1427/1427_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, O FECHAMENTO DE UMA CRATERA EM PARTE DA AVENIDA PERI FAGUNDES PRÓXIMO AO ANTIGO PRÉDIO DO INSS, LOCALIZADO NO BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1428/1428_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1428/1428_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DE 19 LÂMPADAS LOCALIZADAS SOBRE O VIADUTO DA RUA SALGADO FILHO E NAS PROXIMIDADES DO CENTRO DE EDUCAÇÃO BÁSICA VITORINA FABRE.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1429/1429_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1429/1429_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR ARGUMENTA QUE NESSE LOCAL OS ALAGAMENTOS SE TORNARAM ROTINA A QUALQUER CHUVA, QUANDO A ÁGUA INVADE AS CASAS E COMÉRCIOS TRAZENDO REVOLTA AOS MORADORES QUE, DEPOIS DO ÚLTIMO INCIDENTE RESOLVERAM INTERROMPER A RUA E CAVAR UM VALO EM PLENA VIA PÚBLICA, PARA ESCOAMENTO DA ÁGUA E PROTEÇÃO DE SEUS BENS</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1430/1430_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1430/1430_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O CONSERTO E LIMPEZA DOS BUEIROS DA ESQUINA DAS RUAS SENADOR SALGADO FILHO E SÃO SEPÉ.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1431/1431_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1431/1431_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADAS NA RUA CHARRUA &amp;#8211; BAIRRO PARQUE CLARET, EM TODA A SUA EXTENSÃO, POIS TODAS PERMANECEM APAGADAS, TORNANDO A RUA ESCURA E PERIGOSA.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1432/1432_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1432/1432_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR QUAIS FORAM AS MEDIDAS ADOTADAS PELO EXECUTIVO PARA ELIMINAR O PROBLEMA DOS ALAGAMENTOS QUE ATINGEM A VILA OSÓRIO E BAIRRO NOVO ESTEIO? </t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1433/1433_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1433/1433_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR O MOTIVO PELO QUAL A UNIDADE DA REDE PRÓPRIA DA FARMÁCIA POPULAR DO BRASIL, LOCALIZADA NA AV. PE. CLARET AO LADO DO N° 636, NÃO ESTÁ EM FUNCIONAMENTO EM NOSSO MUNICÍPIO. AGUARDAMOS TAMBÉM, O ENVIO DE CÓPIA DO CONTRATO DO REFERIDO IMÓVEL. REITERANDO SOLICITAÇÃO JÁ ENVIADA ATRAVÉS DO OFICIO N° 843/13-SG EM 21/08/2013. </t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1286/1286_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1286/1286_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DA BOCA DE LOBO LOCALIZADA NA AVENIDA PRESIDENTE VARGAS, EM FRENTE AO Nº 3540.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1287/1287_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1287/1287_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A AVALIAÇÃO DE UMA ÁRVORE, LOCALIZADA NO PASSEIO PÚBLICO DA RUA INGO LEOPOLDO EBERT, EM FRENTE AO Nº 368. TRATA-SE DE UM SALSEIRO DE GRANDE PORTE, QUE ESTÁ COM O TRONCO PODRE AMEAÇANDO CAIR SOBRE A CASA DE IDOSOS.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DAS BOCAS DE LOBO EM TODA EXTENSÃO DA RUA MAX KOLLER, POIS AS MESMAS ESTÃO ENTUPIDAS, PROVOCANDO INUNDAÇÕES DAS MORADIAS COM QUALQUER CHUVA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1315/1315_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1315/1315_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA AGOSTINHO CAMILO DE BORBA, EM FRENTE AO Nº 134, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E MANUTENÇÃO DA BOCA DE LOBO LOCALIZADA NA RUA SÃO GABRIEL, EM FRENTE AO Nº 200.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA SÃO GABRIEL, EM FRENTE AO Nº 200.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1292/1292_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1292/1292_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DOS BUEIROS E DA CANALIZAÇÃO DE ESGOTO NA AVENIDA PRESIDENTE VARGAS ENTRE A RUA CAXIAS E A RUA SÃO SEBASTIÃO DO CAÍ. </t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A REVISÃO COMPLETA NA ILUMINAÇÃO DA PRAÇA IRMÃO EGÍDIO JUSTO.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1294/1294_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1294/1294_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA GUIMARÃES ROSA, Nº 210.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E DESOBSTRUÇÃO DOS BUEIROS LOCALIZADOS NA RUA SÃO JERÔNIMO, EM FRENTE AOS NºS 300 E 305, CENTRO.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DO CANTEIRO CENTRAL DA AVENIDA PORTO ALEGRE, BEM COMO, NAS ESCADAS DE ACESSO A REFERIDA AVENIDA, COM A RUA VITERBO JOSÉ MACHADO, BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1318/1318_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1318/1318_texto_integral.docx</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O DESENTUPIMENTO DO ESGOTO, LOCALIZADO NO MEIO DA AVENIDA PORTO ALEGRE, EM FRENTE AO Nº 1413, JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO, LIMPEZA E HIDROJATEAMENTO DO BUEIRO LOCALIZADO NA RUA AVELINO ANTONIO ZONTA, EM FRENTE AO Nº 44.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DO PASSEIO PÚBLICO, LOCALIZADO NA RUA 24 DE AGOSTO, EM FRENTE AO Nº 693.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO PROPRIETÁRIO PARA LIMPEZA E CERCAMENTO DO TERRENO LOCALIZADO NA RUA CLARICE LISPECTOR, AO LADO DO Nº 146, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, QUAL A DATA DE CONCLUSÃO DA REFORMA QUE ESTÁ SENDO REALIZADA NAS CAPELAS MORTUÁRIAS DO CEMITÉRIO MUNICIPAL 02 DE NOVEMBRO?</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DAS BOCAS DE LOBO NA RUA CÉLIA DA SILVA TAVARES, ESQUINA COM JORGE DE SOUZA MORAES, NO PARQUE PRIMAVERA.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.docx</t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DA RUA ELIS REGINA.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1661/1661_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1661/1661_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA EM FRENTE AO CENTRO MUNICIPAL DE EDUCAÇÃO BÁSICA EDWIGES FOGAÇA, BAIRRO TEÓPOLIS. </t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DAS LÂMPADAS EM TODA A EXTENSÃO DA RUA SÃO SEPÉ, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.docx</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE MURO DE CONTENÇÃO NA MARGEM DO ARROIO ESTEIO, NA RUA 4 DO LOTEAMENTO BOM JESUS.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA VINTE E QUATRO DE AGOSTO EM FRENTE AO Nº 1056.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE A TROCA DE 31 LÂMPADAS SOBRE O VIADUTO DA RUA SALGADO FILHO, NAS PROXIMIDADES DO CENTRO DE EDUCAÇÃO BÁSICA VITORINA FABRE E TAMBÉM NA AVENIDA CELINA KROEFF.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.docx</t>
   </si>
   <si>
     <t>O ENVIO DE CÓPIA DO PROJETO URBANÍSTICO DO CENTRO MUNICIPAL DE EDUCAÇÃO BÁSICA JOÃO XXIII, LOCALIZADO NA RUA FREDERICO DAHNE, BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>QUE DETERMINE A LIMPEZA DAS RUAS PERI FAGUNDES E FREDERICO DAHNE, LOCALIZADAS NOS BAIRROS VILA OSÓRIO E TRÊS PORTOS.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A TROCA DE LOCAL DA PLACA DE SINALIZAÇÃO INDICANDO &amp;#8220;RUA SEM SAÍDA&amp;#8221;, ATUALMENTE NA RUA EZEQUIEL NUNES FILHO, EM FRENTE AO NÚMERO 124, PARA UM LOCAL DE MAIOR VISIBILIDADE. </t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">COMPETENTE A NOTIFICAÇÃO DO PROPRIETÁRIO/RESPONSÁVEL DO TERRENO BALDIO, LOCALIZADO AO LADO DO N° 138 DA RUA GUIMARÃES ROSA, BAIRRO PARQUE CLARET, PARA QUE FAÇA LIMPEZA DO TERRENO, CALÇADA E CERCAMENTO ADEQUADOS NO LOCAL. </t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA, EMBELEZAMENTO E MANUTENÇÃO NA PRAÇA EUGÊNIO HAACK, ESQUINA DA RUA CRUZ ALTA COM A RUA RIO GRANDE, NO BAIRRO CENTRO. </t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1651/1651_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1651/1651_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE FAÇA O CONSERTO DA BROCA, NA CALÇADA DA RUA LUIZ FRANCISCO GUIZONE EM FRENTE AO NÚMERO 88, BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO BALDIO LOCALIZADO NA RUA RIO PARDO EM FRENTE AO NÚMERO 1472, ESQUINA COM A AVENIDA LUIZ PASTEUR, BAIRRO PREMEM.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.docx</t>
   </si>
   <si>
     <t>A DESOBSTRUÇÃO E LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA LAURO DONDONIS, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA DOS BUEIROS E DA CANALIZAÇÃO DE ESGOTO NA RUA JOSÉ LOUREIRO DA SILVA EM FRENTE AOS NÚMEROS 373 E 366. </t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>A LIMPEZA DO CANTEIRO CENTRAL ENTRE AS RUAS MINUANO E CACEQUI(AO LADO DA US CLARET).</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REPARO NO ASFALTO NA RUA COELHO NETO, 117. </t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A REVISÃO NA TUBULAÇÃO DE ESGOTO NA RUA DI CAVALCANTE, 329, POIS A CALÇADA ESTÁ CEDENDO. </t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DO PASSEIO PÚBLICO NA RUA BENTO GONÇALVES AO LADO DA PONTE DO ARROIO ESTEIO. </t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A REVISÃO/SUBSTITUIÇÃO DA TUBULAÇÃO DE ESGOTOS AO LADO DO CTG CHAMA NATIVA. OS CANOS TAMBÉM PASSAM NOS FUNDOS DE OUTRAS RESIDÊNCIAS, TRANSBORDANDO EM DIAS DE CHUVA CAUSANDO INFILTRAÇÕES NA COZINHA E BANHEIRO DO CTG.  </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1523/1523_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1523/1523_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E DESOBSTRUÇÃO DA BOCA DE LOBO LOCALIZADA NA AVENIDA PORTO ALEGRE, EM FRENTE AO Nº 1413.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1522/1522_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1522/1522_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E DESOBSTRUÇÃO DAS BOCAS DE LOBO LOCALIZADAS NA RUA JARDEL FILHO ESQUINA COM AVENIDA MARIA HELENA COSTA TAVARES.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1521/1521_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1521/1521_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DETERMINE À SECRETARIA COMPETENTE, A CONSTRUÇÃO DE BOCA DE LOBO NA AVENIDA CELINA KROEFF, EM FRENTE AO Nº 645 &amp;#8211; NOVO ESTEIO. </t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1520/1520_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1520/1520_texto_integral.docx</t>
   </si>
   <si>
     <t>REFORMA E SUBSTITUIÇÃO DE CANOS E RECONSTRUÇÃO DA BOCA DE LOBO NA RUA LA SALLE, EM FRENTE AO Nº 228.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1519/1519_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1519/1519_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E DESOBSTRUÇÃO DA BOCA DE LOBO NA RUA DA PASSARELA, EM FRENTE AO Nº 226 - VILA PEDREIRA.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1518/1518_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1518/1518_texto_integral.docx</t>
   </si>
   <si>
     <t>O FECHAMENTO DA BROCA LOCALIZADA NA RUA ULISSES PIMENTEL, EM FRENTE AO Nº 506 -BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1517/1517_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1517/1517_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS NA RUA SÃO SEPÉ, EM FRENTE AOS NºS 215, 181, 51 E 52 E NA AVENIDA DOM PEDRO, EM FRENTE AO NÚMERO 274.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA E MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA PAPA PAULO VI, EM FRENTE AO Nº 315</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1515/1515_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1515/1515_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA E MANUTENÇÃO DO TERRENO E DO PASSEIO PÚBLICO LOCALIZADO NA RUA VIAMÃO, EM FRENTE AO Nº 238</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1514/1514_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1514/1514_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E MANUTENÇÃO DOS BUEIROS LOCALIZADOS NA RUA CABRIÚVA, EM FRENTE AO Nº 110, NA RUA BENTO GONÇALVES, EM FRENTE AO Nº 1267, E A ABERTURA E MANUTENÇÃO DO BUEIRO LOCALIZADO NA RUA BENTO GONÇALVES, EM FRENTE AO Nº 1244</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1553/1553_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1553/1553_texto_integral.docx</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1512/1512_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1512/1512_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA REDE DE ESGOTO NA RUA BENTO GONÇALVES, EM FRENTE AO Nº 1895, DE MODO QUE O MESMO NÃO RETORNE PARA DENTRO DO TERRENO</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1511/1511_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1511/1511_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DO CANTEIRO CENTRAL NA AVENIDA SALGADO FILHO.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADA NOS SEGUINTES ENDEREÇOS: RUA PIONEIROS, 257; RUA DAS ESTREMOSAS, 772 E RUA DOS FERROVIÁRIOS, EM FRENTE AO Nº 198.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1509/1509_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1509/1509_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA SÃO LUÍS, PRÓXIMO AO Nº 516.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1508/1508_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1508/1508_texto_integral.docx</t>
   </si>
   <si>
     <t>A RETIRADA DE ENTULHO DA CALÇADA EM FRENTE A ESCOLA ESTADUAL TOMÉ DE SOUZA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1381/1381_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1381/1381_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E MANUTENÇÃO DA VIA PUBLICA NA RUA DALVA DE OLIVEIRA, EM FRENTE AO N° 114 &amp;#8211; PARQUE PRIMAVERA.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1380/1380_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1380/1380_texto_integral.docx</t>
   </si>
   <si>
     <t>O FECHAMENTO DE UM BURACO LOCALIZADO EM FRENTE AO N° 527 NA RUA CALÇADÃO NORTE, BEM COMO, A LIMPEZA DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1379/1379_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1379/1379_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ASSEGURE O ATENDIMENTO PREFERENCIAL IMEDIATO E INDIVIDUALIZADO DOS IDOSOS JUNTO ÀS DIVERSAS UNIDADES DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICIPIO DE ESTEIO, CONFORME PREVISTO NO ESTATUTO DO IDOSO, E QUE ESTA PRIORIZAÇÃO SEJA SINALIZADA VISUALMENTE.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1378/1378_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1378/1378_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA RUA QUARAÍ, AO LADO DO NÚMERO 141 E NA RUA 24 DE AGOSTO, EM FRENTE AO NÚMERO 2150 E NA RÓTULA COM A RUA SANTANA. </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1377/1377_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1377/1377_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E O CONSERTO DOS BUEIROS LOCALIZADOS NA AVENIDA JOÃO PAULO I, EM FRENTE AOS NÚMEROS 141 E 160.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1376/1376_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1376/1376_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO BALDIO, LOCALIZADO AO LADO NÚMERO 1330, NA RUA MAURICIO CARDOSO, BAIRRO CENTRO, PARA QUE FAÇA A LIMPEZA, CALÇADA E CERCAMENTO ADEQUADO NO LOCAL.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1375/1375_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1375/1375_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">COMPETENTE A COLOCAÇÃO DE ABRIGO NO PONTO DE ÔNIBUS LOCALIZADO NA RUA GUARANI EM FRENTE AO NÚMERO 233, BAIRRO SÃO JOSÉ. </t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t xml:space="preserve">O CONSERTO NO PONTILHÃO DE MADEIRA, DA RUA PEDRO SANTOS NO BAIRRO SÃO JOSÉ QUE LIGA A RUA DO IMPÉRIO AO BAIRRO LIBERDADE. </t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1373/1373_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1373/1373_texto_integral.docx</t>
   </si>
   <si>
     <t>A VERIFICAÇÃO DAS CONDIÇÕES DE HIGIENE NO PRÉDIO LOCALIZADO NA RUA CARMEM MIRANDA, 92 &amp;#8211; NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1372/1372_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1372/1372_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A TROCA DE LÃMPADA NOS SEGUINTES ENDEREÇOS:_x000D_
 AV. PADRE CLARET, 1735; RUA MAX KOLLERT, 99 E NA AV. PRESIDENTE VARGAS, 2083, SENDO QUE NESTE ÚLTIMO AS DUAS LÂMPADAS DO POSTE ESTÃO QUEIMADAS._x000D_
 </t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1371/1371_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1371/1371_texto_integral.docx</t>
   </si>
   <si>
     <t>A RETIRADA DE UM NINHO DE PASSARINHO LOCALIZADO JUNTO À LÃMPADA DO POSTE NA RUA SILVA JARDIM, 148.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1370/1370_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1370/1370_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A COLOCAÇÃO DE UMA SINALIZAÇÃO DE TRÂNSITO ADEQUADA NA AV. LUIZ PASTEUR NO PONTO QUE ESTÁ INTERROMPIDO SOBRE O ARROIO ESTEIO. </t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1369/1369_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1369/1369_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DO BECO DE SERVIDÃO QUE LIGA A RUA MAX KOLLERT À RUA SANTANA.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1404/1404_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1404/1404_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADAS NA RUA CEL. THEODOMIRO PORTO DA FONSECA, 453 E NA RÓTULA DA PARADA 8. </t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1357/1357_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1357/1357_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A TROCA DE LÂMPADA NOS SEGUINTES ENDEREÇOS:_x000D_
 1)	AV. PRESIDENTE VARGAS, EM FRENTE AO CLUBE ALIANÇA &amp;#8211; CENTRO_x000D_
 2)	RUA MONTENEGRO, EM FRENTE AO N° 85 &amp;#8211; PARQUE TAMANDARÉ._x000D_
 3)	RUA ROQUETE PINTO, N° 50._x000D_
 </t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1356/1356_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1356/1356_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DO CANTEIRO CENTRAL E COLOCAÇÃO DE UMA PLACA &amp;#8220;PROIBIDO COLOCAR LIXO NESTE LOCAL&amp;#8221; NA RUA DAS NAÇÕES, LOCALIZADA NO BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>A LIMPEZA E MANUTENÇÃO DA REDE DE ESGOTO E BOCA-DE-LOBO NA RUA FLORIANO MAYA D&amp;#180;ÁVILA, EM FRENTE AO N° 352, NO BAIRRO PARQUE SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1354/1354_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1354/1354_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADAS QUEIMADAS, BEM COMO, O CONSERTO DOS SUPORTES DAS LUMINÁRIAS LOCALIZADAS NA AV. PERI FAGUNDES NO TRECHO DA RUA CRISTÓVÃO COLOMBO E DA RUA D. OLGA JANKOWSKI.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Jane Battistello</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1353/1353_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1353/1353_texto_integral.docx</t>
   </si>
   <si>
     <t>O TAPAMENTO DE UMA BROCA NA RUA LAGEADO EM FRENTE AO NÚMERO 166, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1352/1352_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1352/1352_texto_integral.docx</t>
   </si>
   <si>
     <t>O FECHAMENTO DE UMA BROCA NA AVENIDA DOM PEDRO EM FRENTE A FARMÁCIA MUNICIPAL, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1351/1351_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1351/1351_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE DETERMINE À SECRETARIA COMPETENTE, O FECHAMENTO DE UMA BROCA NA RUA SENADOR SALGADO FILHO, EM FRENTE AOS NÚMEROS 321 E 351, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1350/1350_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1350/1350_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A TROCA DAS LÂMPADAS QUEIMADAS NOS POSTOS DE ILUMINAÇÃO LOCALIZADOS NOS SEGUINTES ENDEREÇOS:_x000D_
 A)	AV. DOM PEDRO EM FRENTE AOS NÚMEROS 820 E 856;_x000D_
 B)	RUA IPIRANGA EM FRENTE AO N°80;_x000D_
 C)	RUA HERON DOMINGUES EM FRENTE AO N° 20;_x000D_
 D)	RUA MARCÍLIO DIAS ESQUINA COM A RUA IPIRANGA;_x000D_
 E)	RUA DA IMPRENSA EM FRENTE AO N° 467;_x000D_
 F)	AV. PORTO ALEGRE EM FRENTE AO N° 805._x000D_
 </t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1349/1349_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1349/1349_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS NA RUA OLGA BENÁRIO PRESTES, EM FRENTE AO NÚMERO 65 E COLOCAÇÃO DE ALÇA PARA ILUMINAÇÃO NOS POSTES LOCALIZADOS NO CRUZAMENTO DA AVENIDA RIO BRANCO COM A AVENIDA CELINA CHAVES KROEFF. </t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1348/1348_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1348/1348_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E A MANUTENÇÃO DOS PASSEIOS PÚBLICOS LOCALIZADOS NA RUA HENRIQUE DE PAULA SILVEIRA, EM FRENTE À ASSOCIAÇÃO DE MORADORES DO BAIRRO SANTO INÁCIO, NO ACESSO AO VIADUTO JOÃO GOULART E NO ENTORNO DO HOSPITAL SÃO CAMILO.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1347/1347_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1347/1347_texto_integral.docx</t>
   </si>
   <si>
     <t>A PODA DAS ÁRVORES LOCALIZADAS NO CRUZAMENTO DA RUA 24 DE AGOSTO COM A RUA RIO GRANDE</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1346/1346_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1346/1346_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA E CERCAMENTO DO TERRENO LOCALIZADO NA RUA ARLINDO BAIERLE, AO LADO DO NÚMERO 512. </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1345/1345_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1345/1345_texto_integral.docx</t>
   </si>
   <si>
     <t>O FECHAMENTO DE BROCA NA CALÇADA EM FRENTE AO NÚMERO 321, NA RUA SENADOR SALGADO FILHO, LOCALIZADO NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1344/1344_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1344/1344_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA, EMBELEZAMENTO E MANUTENÇÃO NA PRAÇA PREMEM, ESQUINA DAS RUAS RIO PARDO E VERA CRUZ, LOCALIZADA NO BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1343/1343_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1343/1343_texto_integral.docx</t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO EM FRENTE AO NÚMERO 129 DA RUA SENADOR SALGADO FILHO, LOCALIZADA NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1333/1333_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1333/1333_texto_integral.docx</t>
   </si>
   <si>
     <t>A CAPINA E LIMPEZA, EM TODA EXTENSÃO DE CALÇADA, NA AVENIDA PERI FAGUNDES, NO BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1331/1331_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1331/1331_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O TAPAMENTO DA BROCA NA RUA LUIZ FRANCISCO GUIZONE EM FRENTE AOS NºS 40, 71, 76, 84, 88, 111 E 170. </t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1330/1330_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1330/1330_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DA TAMPA DO BUEIRO E SUA LIMPEZA NA RUA LUIZ FRANCISCO GUIZONE EM FRENTE AO Nº 153.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1228/1228_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1228/1228_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DE SAIBRO, BRITA OU MATERIAL SIMILAR NO TRAJETO ENTRE O FINAL DA RUA RIO GRANDE E A PONTE E ENTRADA LATERAL DO LOTEAMENTO POR-DO-SOL.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADAS NA AV. PORTO ALEGRE, EM FRENTE AO Nº 305 E ARREDORES.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1230/1230_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1230/1230_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE BROCA NO PASSEIO PÚBLICO NA RUA ANA TERRA, EM FRENTE AO Nº 87.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE BROCA NO PASSEIO PÚBLICO NA RUA 24 DE AGOSTO, EM FRENTE AO Nº 1698.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E MANUTENÇÃO DO ARROIO NA RUA RIO NEGRO, EM FRENTE AO Nº 156 E IMEDIAÇÕES, NO BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DE MEIO-FIO E RECUPERAÇÃO DO PASSEIO PÚBLICO NA RUA PADRE FELIPE, EM FRENTE AO Nº 86-(IMOBILIÁRIA ARKA).</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O FECHAMENTO DA BROCA LOCALIZADA NA AV. PADRE ANTONIO VIEIRA, EM FRENTE AO Nº 265-BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DA CAIXA DE ESGOTO LOCALIZADA NO FINAL DA TRAVESSA JORGE DE SOUZA MORAES.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A RETIRADA DO LIXO DESCARTADO NO PASSEIO PÚBLICO NA AV. HENRIQUE DE PAULA SILVEIRA.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A FISCALIZAÇÃO NA SEDE CAMPESTRE DO CLUBE ALIANÇA, NA RUA CASTRO ALVES.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A RETIRADA DO LIXO NO ACOSTAMENTO DA BR 116, VILA PEDREIRA.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO DO PROPRIETÁRIO DO IMÓVEL LOCALIZADO NA AV. PADRE CLARET, 2623, ESQUINA COM A RUA GUIMARÃES ROSA, EM RAZÃO DO GRANDE NÚMERO DE PNEUS ALI DEPOSITADOS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE,A TRANSFERÊNCIA DA BOCA DE LOBO, LOCALIZADA EM FRENTE AO PORTÃO DA CÂMARA MUNICIPAL, SEIS METROS ALÉM DO SEU PONTO, NA DIREÇÃO DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A MANUTENÇÃO E LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA CALÇADÃO SUL, EM FRENTE AO NÚMERO 58, NA RUA ELVIS PRESLEY ESQUINA COM A AV. LINDOLFO COLLOR E EM TODA EXTENSÃO DA TRAVESSA ELDORADO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA ESQUINA DA AV. LINDOLFO COLLOR COM A RUA OSVALDO JESUS VIEIRA.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A MANUTENÇÃO E LIMPEZA DO PASSEIO PÚBLICO LOCALIZADO NA RUA CALÇADÃO SUL, EM FRENTE AO Nº 77. </t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1244/1244_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1244/1244_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NO POSTE, LOCALIZADO EM FRENTE AO Nº 13, DA RUA TREZE DE MAIO, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A MANUTENÇÃO, LIMPEZA E EMBELEZAMENTO NA PRAÇA SETE POVOS, NA RUA LUIZ PASTEUR ESQUINA COM A RUA SETE POVOS, BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E A TROCA DA LÂMPADA NO BECO DA RUA 24 DE AGOSTO, 2436. </t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E MANUTENÇÃO DO PASSEIO PÚBLICO NA RUA VITERBO JOSÉ MACHADO, EM FRENTE AO Nº 198.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE UMA BROCA NA RUA SENADOR SALGADO FILHO ESQUINA COM A RUA LA SALLE.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A PAVIMENTAÇÃO DA CALÇADA NO PONTO DE ÔNIBUS LOCALIZADO NA AV. PADRE ANTONIO VIEIRA, EM FRENTE AO Nº 290, REITERANDO A SOLICITAÇÃO FEITA ATRAVÉS DO OFÍCIO Nº 1160/13-SG.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A FISCALIZAÇÃO NO IMÓVEL LOCALIZADO NA TRAVESSA GUAÍBA, Nº 24, EM CONSEQUÊNCIA DA POLUIÇÃO SONORA CAUSADA PELOS MORADORES.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NA AV. PADRE CLARET, Nº 1735.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE BROCA E RECUPERAÇÃO DO PASSEIO PÚBLICO NOS SEGUINTES ENDEREÇOS:_x000D_
 1)	RUA OSVALDO JESUS VIEIRA, ESQUINA COM AV. LINDOLFO COLLOR, AO LADO DA ESCOLA MARIA LYGIA A. HAACK. &amp;#8211; PARQUE PRIMAVERA._x000D_
 2)	RUA 24 DE AGOSTO, ESQUINA COM A RUA SANTO ÂNGELO &amp;#8211; OLÍMPICA._x000D_
 </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1129/1129_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1129/1129_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA RUA SENADOR SALGADO FILHO EM FRENTE AO N° 129. </t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>REITERA A VOSSA EXCELÊNCIA A SOLICITAÇÃO FEITA NO OF. 1092/13 PARA QUE DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA RUA SENADOR SALGADO FILHO EM FRENTE AO N° 351.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A RECUPERAÇÃO DA VIA E RECAPEAMENTO ASFÁLTICO NA RUA LA SALLE, PRINCIPALMENTE NO TRECHO ENTRE 24 DE AGOSTO E AV. PADRE CLARET.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1134/1134_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1134/1134_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE,  A LIMPEZA NOS CANTEIROS E PASSEIO PÚBLICO DA AVENIDA PERY FAGUNDES.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1136/1136_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1136/1136_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DAS LÃMPADAS QUEIMADAS NO POSTE DE ILUMINAÇÃO, LOCALIZADO NA AV. DOM PEDRO EM FRENTE AOS NÚMERO 856.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE DETERMINE À SECRETARIA COMPETENTE, A RETIRADA DO LIXO LOCALIZADO EM FRENTE AO N° 432, NA RUA MACHADO LOPES.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO DA AVENIDA CELINA CHAVES KROEF.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1164/1164_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1164/1164_texto_integral.docx</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1140/1140_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1140/1140_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DA TAMPA DA BOCA DE LOBO, LOCALIZADA EM FRENTE AO NÚMERO 260 DA RUA BENTO GONÇALVES.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1141/1141_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1141/1141_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA ESQUINA ENTRE AS RUAS FERROVIÁRIOS E BENTO GONÇALVES.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1142/1142_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1142/1142_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA AV. LUIZ PASTEUR, NO TERMINAL DE LOTAÇÃO DA ESTAÇÃO LUIZ PASTEUR.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1143/1143_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1143/1143_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A MANUTENÇÃO E A LIMPEZA DO BUEIRO LOCALIZADO NA RUA VILA LOBOS, AO LADO DO NÚMERO 634, BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1144/1144_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1144/1144_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A REPOSIÇÃO ASFÁLTICA SOBRE O BURACO LOCALIZADO NA RUA LOBO DA COSTA, ESQUINA COM A AVENIDA RIO BRANCO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DA RUA MONTEIRO LOBATO, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1146/1146_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1146/1146_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, A NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO E DO PASSEIO PÚBLICO, LOCALIZADO NA RUA CAMPOS SALLES, EM FRENTE AO NÚMERO 73.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1147/1147_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1147/1147_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE O BURACO LOCALIZADO NA AVENIDA PERY FAGUNDES, EM FRENTE AO PRÉDIO DO ANTIGO INSS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1148/1148_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1148/1148_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A LIMPEZA E O HIDROJATEAMENTO DOS BUEIROS E DA REDE DE DRENAGEM LOCALIZADA NA VILA OSÓRIO.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1149/1149_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1149/1149_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA DO PASSEIO PÚBLICO E LIMPEZA E CERCAMENTO DO TERRENO, LOCALIZADO NA RUA MONTEIRO LOBATO, EM FRENTE AO NÚMERO 608. </t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1150/1150_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1150/1150_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA E CERCAMENTO DOS TERRENOS, LOCALIZADOS NA RUA PADRE ANCHIETA DO NÚMERO 441 AO 591. </t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1151/1151_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1151/1151_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A TROCA DE LÂMPADAS NOS POSTES LOCALIZADOS NOS SEGUINTES ENDEREÇOS:_x000D_
 - RUA LUPICÍNIO RODRIGUES, EM FRENTE AO NÚMERO 497, BAIRRO SANTO INÁCIO;_x000D_
 - AVENIDA PRESIDENTE VARGAS, EM FRENTE AO NÚMERO 344, BAIRRO CENTRO;_x000D_
 - ESQUINA DAS RUAS 24 DE AGOSTO COM MACHADO DE ASSIS._x000D_
 </t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1153/1153_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1153/1153_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO DE PERMITIDO ESTACIONAR POR TEMPO MÁXIMO DE 15 MINUTOS, NA RUA VINTE E QUATRO DE AGOSTO, 3166.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1154/1154_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1154/1154_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE UMA BROCA NA RUA SENADOR SALGADO FILHO, 1742.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1048/1048_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1048/1048_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A SUBSTITUIÇÃO E A COLOCAÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS NA AV. CELINA CHAVES KROEFF, NO CANTEIRO CENTRAL, EM FRENTE AO NÚMERO 432. </t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A REPOSIÇÃO DE COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA RUA OSCARITO, EM FRENTE AO NÚMERO 115. </t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A MANUTENÇÃO DOS BUEIROS LOCALIZADOS EM TODA A EXTENSÃO DA RUA TIRADENTES, NA AV. PERY FAGUNDES, EM FRENTE AO NÚMERO 235, NA RUA OSVALDO KROEFF, EM FRENTE AOS NÚMEROS 42 E 146, RUA PEDRO ALVAREZ CABRAL, EM FRENTE AO NÚMERO 199 E NA RUA BRASÍLIA, EM FRENTE AO NÚMERO 151. </t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A DESRATIZAÇÃO DOS BUEIROS LOCALIZADOS NA VILA OSÓRIO.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA LIBERATO SALZANO, EM FRENTE AO NÚMERO 46, AO LADO DO GINÁSIO MUNICIPAL SILVIO BATISTA. </t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE JUNTO À SECRETARIA COMPETENTE A INSTALAÇÃO DE SINALIZAÇÃO DA ÁREA ESCOLAR COM A COLOCAÇÃO DE PLACAS, EM FRENTE À ESCOLA DE EDUCAÇÃO INFANTIL ALEGRIA E CIA, NA RUA PADRE ANCHIETA, N° 506, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A RECUPERAÇÃO DA PONTE LOCALIZADA NO FINAL DAS RUAS PEDRO DOS SANTOS E IMPÉRIO.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE O BURACO LOCALIZADO NA RUA PEDRO ALVAREZ CABRAL, EM FRENTE AOS NÚMEROS 199 E 214. </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, REFORÇO NA SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO ENTRE AS RUAS 24 DE AGOSTO E LA SALLE, COM A COLOCAÇÃO DE PLACAS E DE PINTURA DE FAIXA PARA TRAVESSIA DE PEDESTRES. </t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, REPAROS NA ESTRUTURA DA PASSARELA LOCALIZADA EM FRENTE AO GINÁSIO MUNICIPAL SILVIO BATISTA.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A REVITALIZAÇÃO E A LIMPEZA DA PRAÇA LOCALIZADA NA AV. PRESIDENTE VARGAS AO LADO DO CLUBE DO COMÉRCIO. </t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A NOTIFICAÇÃO DA MANTENEDORA DA ULBRA SAÚDE, PARA DESIGNAR FUNÇÃO SOCIAL AO PRÉDIO DE SUA PROPRIEDADE, LOCALIZADO NA AVENIDA PADRE CLARET, 483, BAIRRO CENTRO. </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, A FISCALIZAÇÃO E NOTIFICAÇÃO DE UM ESTABELECIMENTO LOCALIZADO NA RUA SÃO DOMINGOS, ESQUINA COM A AV. LUIZ PASTEUR. </t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE A TROCA DE UMA LÂMPADA NA AV. PADRE CLARET, 1735 &amp;#8211; BECO 2. </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DE UMA LÂMPADA NA RUA DAS ESTREMOSAS, 772.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DA RUA CECÍLIA SILVA TAVARES &amp;#8211; PARQUE PRIMAVERA, EM TODA A SUA EXTENSÃO, COMO LIMPEZA E DESENTUPIMENTO DA REDE DE ESGOTO, TROCA DAS TAMPAS DOS BUEIROS, RECONSTRUÇÃO DE BOCAS-DE-LOBO, TROCA DAS TAMPAS DE BOCA-DE-LOBO, COLOCAÇÃO DE MEIO-FIO E LIMPEZA DO CANTEIRO CENTRAL.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA QUE DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DO CANTEIRO CENTRAL E PINTURA DOS MEIO-FIOS NA AV. LINDOLFO COLLOR &amp;#8211; PARQUE PRIMAVERA.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE UMA BROCA NO ASFALTO &amp;#8211; AV. PRESIDENTE VARGAS, EM FRENTE AO N° 1871.  </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DA REDE DE ESGOTO E MANUTENÇÃO DAS BOCAS-DE-LOBO NO LOTEAMENTO CAMPOS VERDES &amp;#8211; AV. LUIZ PASTEUR.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA QUE DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E MANUTENÇÃO DO CANTEIRO CENTRAL EM TODA A EXTENSÃO DA AV. RIO BRANCO &amp;#8211; NOVO ESTEIO.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE UMA BROCA LOCALIZADA NO PASSEIO PÚBLICO DA RUA GUARARAPES, N° 209, BAIRRO PARQUE CLARET.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DE UMA PLACA SINALIZANDO O TEMPO MÁXIMO DE ESTACIONAMENTO DE 15 MINUTOS EM FRENTE A LOJA QUERO-QUERO, NO CENTRO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORME AS MEDIDAS QUE DEVEM SER TOMADAS PELAS DIREÇÕES, EM CASO DE ANIMAIS DOENTES OU DEBILITADOS LARGADOS EM FRENTE OU ATÉ MESMO NO PÁTIO DOS ESTABELECIMENTOS DE ENSINO.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/908/908_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/908/908_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A ELIMINAÇÃO DE UMA BROCA NA CALÇADA DA RUA VITERBO JOSÉ MACHADO EM FRENTE AO NÚMERO 71, BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/916/916_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/916/916_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A LIMPEZA DA BOCA-DE-LOBO, TROCA DE TAMPA E ESPELHO, TAMBÉM LIMPEZA DA REDE DE ESGOTO, E COLOCAÇÃO DE MEIO FIO NA RUA TRI CAMPEÃO DO MUNDO, Nº 181, ESQUINA COM RUA ROTARY CLUB &amp;#8211; VILA ESPERANÇA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA,QUE PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE BROCAS NOS SEGUINTES ENDEREÇOS:_x000D_
 _x000D_
 - RUA MANOEL DOS SANTOS, EM FRENTE AO NÚMERO 175 (DOIS LADOS DA RUA);_x000D_
 _x000D_
 - RUA MANOEL DOS SANTOS, EM FRENTE AO NÚMERO 190;_x000D_
 _x000D_
 -  RUA JOÃO FRANCISCO ALVES, EM FRENTE AO NÚMERO 215._x000D_
 </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O CONSERTO DOS BUEIROS LOCALIZADOS NA RUA MANOEL DOS SANTOS, EM FRENTE AOS NÚMEROS 63 E 185. </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE,A REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE O BURACO LOCALIZADO NA RUA JOÃO FRANCISCO ALVES ESQUINA COM A RUA CASEMIRO MARQUES. </t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE,A LIMPEZA E HIDROJATEAMENTO DOS BUEIROS LOCALIZADOS NO BAIRRO TRÊS MARIAS. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/921/921_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/921/921_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DOS BUEIROS LOCALIZADOS NA AV. PORTO ALEGRE AO LADO DO NÚMERO 1299. </t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A TROCA DE LÂMPADAS NOS POSTES, LOCALIZADOS NOS SEGUINTES ENDEREÇOS:_x000D_
  - RUA PADRE FELIPE EM FRENTE AO NÚMERO 1117, BAIRRO CENTRO._x000D_
  - RUA LUIZ FRANCISCO GUIZONE EM FRENTE AO NÚMERO 88, BAIRRO SANTO INÁCIO._x000D_
 </t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A TROCA DA TAMPA DO BUEIRO LOCALIZADO NA AV. GOVERNADOR ERNESTO DORNELES ESQUINA COM A RUA ALDO LOCATELI. </t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE ÀSECRETARIA COMPETENTE,  A REITERAÇÃO DO PEDIDO DE TROCA DE LÂMPADA NA RUA DOS PIONEIROS, 257.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/810/810_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/810/810_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME O SEGUINTE:_x000D_
 - QUAL A EMPRESA QUE ESTÁ FAZENDO A PESQUISA DE MOBILIDADE URBANA  E SEGURANÇA? SOLICITA CÓPIA DO FORMULÁRIO DA PESQUISA NO SEU INTEIRO TEOR._x000D_
 - QUAL O VALOR QUE FOI GASTO NESTA PESQUISA?_x000D_
 - COMO FOI REALIZADO A SELEÇÃO PARA CONTRATAR OS FUNCIONÁRIOS PARA A PESQUISA?_x000D_
 - QUAL O OBJETIVO DA PESQUISA?_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.docx</t>
   </si>
   <si>
     <t>A CONCLUSÃO DA OBRA NAS CALÇADAS NA AV. PADRE CLARET, ESPECIFICAMENTE EM FRENTE AO Nº 2038.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O FECHAMENTO DE UMA BROCA NO PASSEIO PÚBLICO, NA RUA IPIRANGA EM FRENTE AO NÚMERO 101.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A NOTIFICAÇÃO DOS PROPRIETÁRIOS PARA A LIMPEZA DOS TERRENOS E DOS PASSEIOS PÚBLICOS LOCALIZADOS NAS RUAS DI CAVALCANTE, AO LADO DO Nº 50 E CASTRO ALVES, EM FRENTE AO Nº 101.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, O CONSERTO DOS BUEIROS LOCALIZADOS NA RUA OTÁVIO SILVEIRA BORGES, EM FRENTE AO Nº 437 (NOS DOIS LADOS DA RUA), E EM FRENTE AO Nº 417. </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE JUNTO À SECRETARIA COMPETENTE, A LIMPEZA DO TERRENO LOCALIZADO NO FINAL DA RUA SÃO BORJA, ENTRE O CONDOMÍNIO RENASCER I E O ARROIO SAPUCAIA.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.docx</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, O CONSERTO E MANUTENÇÃO DOS BRINQUEDOS DA PRAÇA, LOCALIZADA NO BECO DA SERVIDÃO, PRÓXIMO AO N° 41, VILA EZEQUIEL.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A LIMPEZA E CAPINA EM TODA EXTENSÃO DA CALÇADA ENTRE AS RUAS ELBA ESTELLA MORETTI NUNES E OITO DE MARÇO, NO BAIRRO TRÊS MARIAS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A DESOBSTRUÇÃO DA REDE DE ESGOTO NOS SEGUINTES ENDEREÇOS DO BAIRRO JARDIM PLANALTO:_x000D_
 - AVENIDA JOÃO PAULO I ESQUINA COM A BORGES DE MEDEIROS;_x000D_
 - RUA BORGES DE MEDEIROS, ESQUINA COM SÉRGIO BITTENCOURT._x000D_
 </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A CONCLUSÃO DA OBRA NAS CALÇADAS NA AV. PADRE CLARET, ESPECIFICAMENTE EM FRENTE AO Nº 2038.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE O RECAPEAMENTO ASFÁLTICO EM FRENTE À ESCOLA SANTO ANTÔNIO MARIA CLARET E NA RUA LA SALLE ESQUINA COM A PADRE FELIPE.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DE LÂMPADA NA RUA PADRE BALDUINO RAMBO, EM FRENTE AO Nº 144, ESQUINA AV. JOÃO PAULO &amp;#8211; SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1205/1205_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1205/1205_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DE LÂMPADA NA AV. PORTO ALEGRE, EM FRENTE AO Nº 305.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1203/1203_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1203/1203_texto_integral.docx</t>
   </si>
   <si>
     <t>A RESTAURAÇÃO DA TELA DE PROTEÇÃO DA QUADRA ESPORTIVA DA PRAÇA SILVEIRA NETO QUE FICA LOALIZADA EM FRENTE A ESCOLA EDWIGES FOGAÇA, BAIRRO TEÓPOLIS.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1201/1201_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1201/1201_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DA BROCA EXISTENTE NO PASSEIO PÚBLICO, NA RUA LAGEADO EM FRENTE AO NÚMERO 166, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1200/1200_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1200/1200_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DA BROCA EXISTENTE NO PASSEIO PÚBLICO, NA RUA SENADOR SALGADO FILHO, EM FRENTE AOS NÚMEROS 321 E 351, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1199/1199_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1199/1199_texto_integral.docx</t>
   </si>
   <si>
     <t>A DESRATIZAÇÃO DOS BUEIROS LOCALIZADOS NA AVENIDA CASTRO ALVES, EM FRENTE AOS NÚMEROS 1359 E 1371, DOS DOIS LADOS DA VIA.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1173/1173_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1173/1173_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA ESQUINA DA RUA IRMÃ TEREZA VERZERI COM A RUA IEDA NUNES P. DE AZEVEDO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1165/1165_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1165/1165_texto_integral.docx</t>
   </si>
   <si>
     <t>A PODA DAS ÁRVORES LOCALIZADAS NO CRUZAMENTO DA RUAS 24 DE AGOSTO E RIO GRANDE</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t xml:space="preserve">A REPOSIÇÃO DE COBERTURA ASFÁLTICA SOBRE O BURACO LOCALIZADO NA AVENIDA LUIZ PASTEUR, EM FRENTE Á ESTAÇÃO DO TREM. </t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1162/1162_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1162/1162_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A COLOCAÇÃO DE ALÇA PARA ILUMINAÇÃO NO POSTE LOCALIZADO NA RUA EZEQUIEL NUNES FILHO, EM FRENTE AO NÚMERO 369. </t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1161/1161_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1161/1161_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DA COLOCAÇÃO DE UM QUEBRA-MOLAS NA RUA MONTEIRO LOBATO, ENTRE OS NÚMEROS 250 A 280. SOLICITA AINDA QUE, EM CASO POSITIVO, INFORME O PRAZO PARA INSTALAÇÃO E, EM CASO NEGATIVO, QUE JUSTIFIQUE O MOTIVO.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1160/1160_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1160/1160_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A TROCA DO LOCAL RESERVADO PARA PARADA DE VEÍCULOS DE CARGA E DESCARGA SITUADO NA RUA DOS FERROVIÁRIOS. </t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE SAIBRO NA VILA NOVA &amp;#8211; LOGRADOURO QUADRA B.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADAS DOS POSTES LOCALIZADOS NA AV. PRESIDENTE VARGAS, NºS 234 E 334.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.docx</t>
   </si>
   <si>
     <t>A PODA DE ÁRVORES E ARBUSTOS NO CANTEIRO CENTRAL DA AV. PRESIDENTE VARGAS</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO DE RUAS NOS LOTEAMENTOS POR DO SOL E BOM JESUS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DE CANOS, RECONSTRUÇÃO E TROCA DA TAMPA DA BOCA-DE-LOBO NA RUA LA SALLE, EM FRENTE AO Nº228.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO OU REFORMA DA PONTE QUE FICA NO FINAL DA RUA PELOTAS COM O  BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DA LÂMPADA DO POSTE SITUADO NA RUA CRISTÓVÃO COLOMBO, EM FRENTE AO Nº 105, BAIRRO TRÊS PORTOS &amp;#8211; VILA OSÓRIO.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.docx</t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO NA RUA LA SALLE, ESQUINA COM A RUA PADRE FELIPE.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O RECAPEAMENTO ASFÁLTICO NA RUA MARCÍLIO DIAS, ESQUINA COM A RUA IPIRANGA. </t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> TROCA DAS LÂMPADAS QUEIMADAS NOS POSTES DE ILUMINAÇÃO LOCALIZADOS NA RUA GILDO DE FREITAS EM FRENTE AOS NÚMEROS 555 E 401.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O RECAPEAMENTO ASFÁLTICO NA AV. JOÃO PAULO I, ESQUINA COM A RUA CRISTO REI. </t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DAS BROCAS LOCALIZADAS NOS PASSEIO PÚBLICO DA RUA GILDO DE FREITAS EM FRENTE AO NÚMERO 401 E 496</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t xml:space="preserve">O CONSERTO E A TROCA DA TAMPA DA BOCA DE LOBO, LOCALIZADA NA RUA JOÃO PAULO I, ESQUINA COM A RUA CRISTO REI. </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.docx</t>
   </si>
   <si>
     <t>REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA RUA CARLOS CHAGAS, EM FRENTE AOS NÚMEROS 445 E 465, NA ESQUINA DA AVENIDA GOVERNADOR ERNESTO DORNELES COM A RUA SANTO TOMÁS DE AQUINO E EM TODA A EXTENSÃO DA RUA LA SALLE, NO TRECHO ENTRE A AVENIDA CLARET E A RUA PADRE FELIPE</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA VINTE E QUATRO DE AGOSTO, EM FRENTE AO NÚMERO 782. </t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E HIDROJATEAMENTO DOS BUEIROS LOCALIZADOS EM TODA A EXTENSÃO DAS RUAS CRUZ ALTA E ACRE.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O CONSERTO DOS BUEIROS LOCALIZADOS NA AVENIDA PADRE CLARET EM FRENTE AOS NÚMEROS 1361 E 1392 E TAMBÉM A LIMPEZA E HIDROJATEAMENTO DOS BUEIROS LOCALIZADOS EM TODA A EXTENSÃO DAS RUAS CRUZ ALTA E ACRE. </t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DA EMPRESA RESPONSÁVEL PELA LIMPEZA DO ARROIO ESTEIO, NO TRECHO ENTRE AS RUAS ALEGRETE E NOVO HAMBURGO, PARA QUE REFAÇA O SERVIÇO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DA SINALEIRA LOCALIZADA NA ESQUINA DA RUA BENTO GONÇALVES COM DOM PEDRO, POR CONJUNTO DE SEMÁFOROS VEICULAR E PEDESTRE.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DA LÂMPADA DO POSTE, LOCALIZADO NA RUA PADRE CLARET EM FRENTE AO NÚMERO 1735.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA LUÍZ FRANCISCO GUIZONE EM FRENTE AO NÚMERO 88.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.docx</t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DA RUA ITAIPU.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.docx</t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO NA AV. LUIZ PASTEUR, EM FRENTE AO NÚMERO 5405.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E A MANUTENÇÃO DAS BOCAS-DE-LOBO NA AV. LUIZ PASTEUR, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.docx</t>
   </si>
   <si>
     <t>A RECUPERAÇÃO DA VIA E A RECOLOCAÇÃO DE ASFALTO NA AV. LUIZ PASTEUR, ESQUINA COM A AV. PORTO ALEGRE &amp;#8211; JARDIM PLANALTO, AO LADO DO QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA, O CORTE DE GRAMA, O CONSERTO E A AMPLIAÇÃO DOS BRINQUEDOS DA PRAÇA DE LAZER NO LOTEAMENTO CAMPOS DE ESTEIO, MANTENDO ASSIM A MANUTENÇÃO PERIÓDICA </t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA, O CERCAMENTO E A PODA DE ÁRVORES DO CAMPO DA AMAPLA, LOCALIZADO ENTRE AS RUAS MARIA QUITÉRIA, PAULO PONTES E AV. PORTO ALEGRE. </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O FORNECIMENTO DE CÓPIA DA DOCUMENTAÇÃO ABAIXO ELENCADA, EMITIDAS PELAS EMPRESAS REALIZADORAS DO EVENTO &amp;#8220;COPA DOS CAMPEÕES&amp;#8221; NO MUNICÍPIO, REFERENTES AOS SERVIÇOS PRESTADOS NO PERÍODO CORRESPONDENTE AOS ANOS DE 2011, 2012 E 2013:_x000D_
 _x000D_
 1)	CÓPIA DAS NOTAS FISCAIS REFERENTE ÀS DESPESAS COM AS PREMIAÇÕES;_x000D_
 2)	INFORMAR E COMPROVAR OS VALORES GASTOS COM O PAGAMENTO DO SALÁRIO DOS SERVIDORES ENVOLVIDOS NO EVENTO;_x000D_
 3)	CÓPIA DO PROCESSO LICITATÓRIO EM RELAÇÃO À ARBITRAGEM DOS JOGOS;_x000D_
 4)	CÓPIA DO RECIBO DE TRANSFERÊNCIA DE VALORES PAGOS À EMPRESA PREMIAR TROFÉUS E MEDALHAS LTDA.;_x000D_
 5)	CÓPIA DA PRESTAÇÃO DE CONTAS DA EMPRESA BRUXOS MARKETING E EVENTOS ESPORTIVOS LTDA.;_x000D_
 </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA AVENIDA LUIZ PASTEUR, EM FRENTE AO NÚMERO 5404. </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A ALTERAÇÃO DO LOCAL DO BUEIRO LOCALIZADO NA RUA IRMÃ TEREZA VERZERI, Nº 51, BAIRRO PARQUE AMADOR, DE FORMA QUE O MESMO NÃO FIQUE NA ENTRADA DA GARAGEM DO PROPRIETÁRIO DO IMÓVEL. </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.docx</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE SINALIZAÇÃO VIÁRIA DE INDICAÇÃO DE FLUXO DE VEÍCULOS NAS RUAS CACEQUI E MINUANO E NA AVENIDA ALBERTO PASQUALINI.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A SUBSTITUIÇÃO DA TAMPA DA BOCA-DE-LOBO, LOCALIZADA NA ESQUINA DA RUA SENADOR SALGADO FILHO COM A AVENIDA PRESIDENTE VARGAS, EM FRENTE À LOJA NETCAR MULTIMARCAS. </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.docx</t>
   </si>
   <si>
     <t>O ENVIO DE UMA NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA PAROBÉ, LADO OPOSTO AO NÚMERO 41, POIS O LOCAL ESTÁ ABANDONADO, SENDO UTILIZADO COMO PONTO DE ENCONTRO PARA USUÁRIOS DE DROGAS. SALIENTA QUE NO LOCAL TAMBÉM ESTÁ OCORRENDO ABANDONO DE ANIMAIS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/868/868_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/868/868_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DO BUEIRO LOCALIZADO NA AVENIDA LUIZ PASTEUR, EM FRENTE AO NÚMERO 7358</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/867/867_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/867/867_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA RUA GUIDO POSSAMAI, EM FRENTE AO NÚMERO 30 E NA RUA ALBERTO BRAUN, EM FRENTE AO NÚMERO 92, PEDIDO JÁ FEITO NO OFÍCIO 097/2014-SG, DATADO DE 02/02/2014 E AINDA NÃO REALIZADO. </t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/865/865_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/865/865_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO E A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA VITERBO JOSÉ MACHADO, EM FRENTE AO NÚMERO 201 E DO OUTRO LADO DA VIA, CONTIDA NO OFÍCIO 113/2014-SG, DATADO DE 12/02/2014 E AINDA NÃO REALIZADO.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/863/863_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/863/863_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PODA DA ÁRVORE LOCALIZADA NA RUA VITERBO JOSÉ MACHADO, AO LADO DO NÚMERO 201, PEDIDO JÁ FEITO NO OFÍCIO 112/2014-SG, DATADO DE 12/02/2014 E AINDA NÃO REALIZADO.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/866/866_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/866/866_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE UMA TAMPA DE BUEIRO NA RUA PADRE FELIPE ESQUINA COM A RUA FERNANDO FERRARI.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/861/861_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/861/861_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A SOLICITAÇÃO DE PINTURA DE UMA FAIXA DE SEGURANÇA NA AV. PRESIDENTE VARGAS EM FRENTE AO NÚMERO 3193, PEDIDO JÁ FEITO NO OF. Nº 776/13-SG, DATADO DE 07 DE AGOSTO DE 2013.                        </t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/860/860_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/860/860_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PINTURA DAS FAIXAS DE SEGURANÇA EXISTENTES NO CRUZAMENTO ENTRE AS RUAS DOM PEDRO E FERNANDO FERRARI.   </t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/859/859_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/859/859_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADA NA RUA IRMÃ JOANA NADARI, 90, PARQUE AMADOR.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA OSMAR FORTES BARCELOS, EM FRENTE AO NÚMERO 721.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A RECOLOCAÇÃO DE DOIS QUEBRA-MOLAS ANTERIORMENTE LOCALIZADOS NA AV. PADRE CLARET, UM EM FRENTE À ESCOLA LA SALLE E OUTRO NA ESQUINA COM A RUA ALEGRETE.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA RAUL PILLA, EM FRENTE AO NÚMERO 51.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, NOVAMENTE A PINTURA DA FAIXA DE SEGURANÇA LOCALIZADA NA RUA 24 DE AGOSTO N° 2443, BAIRRO CENTRO, EM FRENTE AO CENTRO FÍSICO ACADEMIA.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA PELOTAS, BAIRRO CENTRO, EM FRENTE AO NÚMERO 275.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A COLOCAÇÃO DE ABRIGO NO PONTO DE ÔNIBUS LOCALIZADO NA AVENIDA RIO BRANCO PRÓXIMO DA ESQUINA COM A RUA PALESTINA, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO CLUBE ALIANÇA PARA QUE FAÇA A PODA, CAPINA E LIMPEZA EM SUA SEDE CAMPESTRE LOCALIZADA NA AVENIDA CASTRO ALVES, 520, BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A CONCLUSÃO DO CONSERTO DA CALÇADA E RECOLOCAÇÃO DO MEIO-FIO NA RUA LUÍS FRANCISCO GUIZONE, N° 83, BAIRRO SANTO INÁCIO. </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DAS TAMPAS DE DOIS BUEIROS LOCALIZADOS NA RUA THEODOMIRO PORTO DA FONSECA, N° 455.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA DO POSTE SITUADO NA RUA PERI FAGUNDES, EM FRENTE AO Nº 377, NA VILA OSÓRIO. </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A TROCA DAS LÂMPADAS DE DOIS POSTES LOCALIZADOS NA RUA CASTRO ALVES, NA ENTRADA E NA LATERAL, RESPECTIVAMENTE, DO ESTACIONAMENTO DA FSPSCE- FUNDAÇÃO DE SAÚDE PÚBLICA SÃO CAMILO DE ESTEIO. </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA DO TERRENO LOCALIZADO NA RUA URUGUAI, AO LADO DO NÚMERO 239. </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE,A REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA RUA URUGUAI ESQUINA COM A RUA JOSÉ GUIMARÃES, E NA AVENIDA JOÃO PAULO I NA RÓTULA DA ESQUINA COM A RUA HÉLIO ARNALDO SPERB. </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE,A COLOCAÇÃO DE BRITA NO BECO AO LADO DO NÚMERO 2.358, NA RUA 24 DE AGOSTO.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NO POSTE, LOCALIZADO EM FRENTE AO NÚMERO 186 NA RUA FERNANDO FERRARI ESQUINA COM A RUA SENADOR SALGADO FILHO, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO EM FRENTE AO NÚMERO 314 NA RUA RIO PARDO, BAIRRO TAMANDARÉ E RUA FREDERICO DAHNE, ENTRE AS RUAS ASSIS BRASIL E ESCOLA JOÃO XXIII, NO BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A DRENAGEM CLOACAL EM FRENTE AO NÚMERO 111, NA RUA VITERBO JOSÉ MACHADO, BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA TAQUARI, EM FRENTE AOS NÚMEROS 52 E 88.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DA BROCA E RECONSTRUÇÃO DA CALÇADA NA RUA VER. ERNESTO MENEZES, EM FRENTE AO NÚMERO 736.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DA BROCA E RECAPEAMENTO ASFÁLTICO NA RUA NOVO HAMBURGO, PRÓXIMO AO NÚMERO 374.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DETERMINE À SECRETARIA COMPETENTE,A LIMPEZA E/OU NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA DO TERRENO E DO PASSEIO PÚBLICO, LOCALIZADO NA RUA SOLEDADE, NÚMERO 456. </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO ADEQUADA PARA CARGA E DESCARGA NA AVENIDA PRESIDENTE VARGAS, EM FRENTE AO NÚMERO 1118, BEM COMO, A REALIZAÇÃO DE DEMARCAÇÃO DAS VAGAS DE ESTACIONAMENTO EM FRENTE AO LOCAL.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.docx</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.docx</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.docx</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.docx</t>
   </si>
   <si>
     <t>DIGNE INFORMAR, SE ESTÃO PREVISTAS AÇÕES PARA AMPLIAÇÃO DAS TUBULAÇÕES EXISTENTES SOB A BR-116 JUNTO AO CANAL DA EMPRESA VOTORANTIM CIMENTOS, EM ESTEIO/RS. EM CASO AFIRMATIVO, SOLICITA A CÓPIA DOS CRONOGRAMAS DA REFERIDA OBRA.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.docx</t>
   </si>
   <si>
     <t>DIGNE INFORMAR O MOTIVO PELO QUAL O MUNICÍPIO DE ESTEIO NÃO TRANSMITIU AS INFORMAÇÕES NECESSÁRIAS PARA O ABASTECIMENTO DO SIOPE &amp;#8211; SISTEMA DE INFORMAÇÕES SOBRE ORÇAMENTOS PÚBLICOS EM EDUCAÇÃO, VINCULADAS AO FNDE &amp;#8211; FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO, RELATIVAS AO ANO DE 2013, BEM COMO INFORME QUAL A PREVISÃO PARA REGULARIZAÇÃO DOS PAGAMENTOS REFERENTES AO PROGRAMA MAIS EDUCAÇÃO</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PROCEDIMENTO INVESTIGATÓRIO PARA APURAR DEVIDAMENTE OS FATOS E AS RESPONSABILIDADES ENVOLVIDAS ACERCA DO RELATO DE UMA SERVIDORA DO HOSPITAL SÃO CAMILO</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.docx</t>
   </si>
   <si>
     <t>ENTRE AS MEDIDAS DA FORÇA-TAREFA &amp;#8211; ESTEIO SUPERANDO AS ENCHENTES &amp;#8211; SEJA INCLUÍDO A CRIAÇÃO DE UM LINK JUNTO AO SITE DA PREFEITURA MUNICIPAL DE ESTEIO, INFORMANDO DIARIAMENTE O VOLUME DE CHUVA CAPTADA PELOS PLUVIÔMETROS ADMINISTRADOS PELA DEFESA CIVIL. TAMBÉM, SOLICITA A CÓPIA DOS REGISTROS PLUVIAIS QUE FORAM CAPTADAS EM ESTEIO DESDE O INÍCIO DO FUNCIONAMENTO DESTE SERVIÇO.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA RUA FRANCISCO ALVES EM FRENTE AO N° 57, NO BAIRRO TAMANDARÉ</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NA RUA SÃO SEPÉ, EM FRENTE AO N°46.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DAS BOCAS DE LOBO EM TODA A EXTENSÃO DA ESQUINA DAS RUAS PRESIDENTE VARGAS E PEDRO LEBARCH.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A RETIRADA DE UM ATERRO QUE ESTÁ NO MEIO DO ARROIO SAPUCAIA ENTRE A BR 448 E O RIO DOS SINOS. </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DE SAIBRO OU BRITA NA RUA ERICO VERÍSSIMO, EM TODA SUA EXTENSÃO, NO BAIRRO NAVEGANTES E RUA CEARÁ, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A RETIRADA DO POSTE LOCALIZADO NO PASSEIO PÚBLICO EM FRENTE AO NÚMERO 595, DA RUA BENTO GONÇALVES.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA DOS TERRENOS, LOCALIZADOS NO FINAL DA RUA JOHN KENNEDY.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A INSTALAÇÃO DE SINALIZAÇÃO COM O NOME DE RUA, NA RUA IARA, BAIRRO PARQUE AMADOR.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA RUA MARIA QUITÉRIA, BAIRRO JARDIM PLANALTO; E AVENIDA DAS AMÉRICAS, BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NO POSTE LOCALIZADO EM FRENTE AO DEL NONO PIERO RESTAURANTE, RUA GARIBALDI, 117, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO EM FRENTE AO NÚMERO 343 NA RUA CLÁUDIO MANOEL DA COSTA, BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DE UMA BROCA NA CALÇADA DA RUA 24 DE AGOSTO, A DIREITA DO NÚMERO 746.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DE UMA CRATERA NO INÍCIO DO VIADUTO QUE LIGA A RUA SENADOR SALGADO FILHO À RUA LIBERATO SALZANO (PRÓXIMO AO CMEB VITORINA FABRE), LOCALIZADO NA VILA OSÓRIO.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.docx</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DA COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA RUA ALVICIO NIENOW, EM FRENTE AO NÚMERO 63 E ESQUINA COM A RUA RIO GRANDE, BEM COMO LIMPEZA DO BUEIRO LOCALIZADO NESTA ESQUINA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DO BUEIRO LOCALIZADO NA RUA ALVICIO NIENOW, ESQUINA COM A RUA RIO GRANDE.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.docx</t>
   </si>
   <si>
     <t>A REPOSIÇÃO ASFÁLTICA SOBRE A BROCA LOCALIZADA NA AVENIDA JOÃO PAULO I, EM FRENTE AO NÚMERO 60.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>QUE DETERMINE A SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA AVENIDA PRESIDENTE VARGAS, N° 1834 BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA DO BUEIRO LOCALIZADO NA RUA SANTANA, NA RÓTULA DA PARADA 8. </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DA LÂMPADA DOS POSTES LOCALIZADOS NAS RUAS ALEGRETE, N°977 E CASTRO ALVES, Nº1350.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.docx</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO NA RUA VINTE E QUATRO DE AGOSTO, 3166, DETERMINANDO O TEMPO MÁXIMO DE 15 MINUTOS PARA ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>QUE DETERMINE À SECRETARIA COMPETENTE, O REPARO ASFÁLTICO NO CRUZAMENTO ENTRE A AV. PADRE CLARET E RUA ALEGRETE.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE SAIBRO, BRITA OU MATERIAL SIMILAR NA RUA ÉRICO VERÍSSIMO &amp;#8211; LOTEAMENTO BOM JESUS.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.docx</t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO DA RUA LUIZ PASTEUR, NO TRECHO DA AV. CLARET ATÉ O BAIRRO TRÊS MARIAS, QUE SE ENCONTRA TOTALMENTE ESBURACADA CAUSANDO TRANSTORNOS AOS MOTORISTAS E PEDESTRES E COLOCANDO EM RISCO A VIDA DE TODOS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ATENDA AO PEDIDO FEITO POR UMA MORADORA EM 13-11-2013 &amp;#8211; PROCESSO OUVIDORIA Nº 2013/2670, PROVIDENCIANDO A LIMPEZA E DESOBSTRUÇÃO DE UMA BOCA-DE-LOBO NA ESQUINA DA RUA SÃO FRANCISCO COM A RUA TAQUARA, CUJO ENTUPIMENTO IMPEDE O ESCOAMENTO DA ÁGUA DAS CHUVAS QUE INVADEM O PÁTIO ABRINDO BURACOS E COMPROMETENDO A ESTRUTURA DO MURO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.docx</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO BALDIO LOCALIZADO NA RUA NICOLAU COPÉRNICO, ESQUINA COM A RUA JOSÉ MARTINS &amp;#8211; BAIRRO TAMANDARÉ, LOTE 08, QUADRA 10, PARA QUE O MESMO PROVIDENCIE IMEDIATAMENTE O CONSERTO DO MURO EXISTENTE,  LIMPEZA DO LOCAL E CONSTRUÇÃO DE PASSEIO PAVIMENTADO.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.docx</t>
   </si>
   <si>
     <t>A MELHORIA DAS VIAS DE ACESSO AO BAIRRO HÍPICA</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A COLOCAÇÃO DE BRITA NO FINAL DA RUA IRMÃ DULCE, NO BAIRRO NOVO ESTEIO. </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE ALÇA PARA ILUMINAÇÃO NO POSTE LOCALIZADO NA AVENIDA JOÃO PAULO I, EM FRENTE AO NÚMERO 60.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DA EMPRESA RESPONSÁVEL PELO ASFALTAMENTO DA AV. PADRE CLARET, NO TRECHO ENTRE AS RUAS LA SALLE E NOVO HAMBURGO, EM RAZÃO DO MATERIAL JÁ ESTAR SE DETERIORANDO EM ALGUNS PONTOS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A TROCA DE LÂMPADAS NOS POSTES LOCALIZADOS NOS SEGUINTES ENDEREÇOS:_x000D_
 _x000D_
 - RUA EZEQUIEL NUNES FILHO, EM FRENTE AO NÚMERO 181, BAIRRO SÃO SEBASTIÃO;_x000D_
 - RUA BENTO GONÇALVES, EM FRENTE AO NÚMERO 1493, BAIRRO SÃO SEBASTIÃO;_x000D_
 - RUA TAQUARI, EM FRENTE AO NÚMERO 298, BAIRRO LIBERDADE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O RECAPEAMENTO ASFÁLTICO NOS SEGUINTES ENDEREÇOS:_x000D_
 _x000D_
 - AVENIDA PORTO ALEGRE, EM FRENTE AOS NÚMEROS 1565, 1585, BAIRRO JARDIM PLANALTO;_x000D_
 - AVENIDA JOÃO FRAINER, EM FRENTE AO NÚMERO 1175, BAIRRO JARDIM PLANALTO._x000D_
 </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O DESENTUPIMENTO DA BOCA DE LOBO, LOCALIZADA NA AVENIDA LUIZ PASTEUR ESQUINA COM A RUA DA CONSTITUIÇÃO, BAIRRO PREMEM. </t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.docx</t>
   </si>
   <si>
     <t>O REPARO ASFÁLTICO NA RUA SÃO SEBASTIÃO DO CAÍ, ESQUINA COM A AV. PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DA LÂMPADA DOS POSTES LOCALIZADOS NAS RUAS PRATA, EM FRENTE AOS NÚMEROS 149 E 189, E DOM FELICIANO, EM FRENTE AO NÚMERO 44.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DE UMA CRATERA LOCALIZADA NA RUA DALVA DE OLIVEIRA, EM FRENTE AO NÚMERO 156, BAIRRO PARQUE PRIMAVERA.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA DO BUEIRO LOCALIZADO NA AV. LUIZ PASTEUR ESQUINA COM A RUA DA CONSTITUIÇÃO. FOTOS EM ANEXO. </t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E RECOLHIMENTO DE LIXO NO CAMPO DE FUTEBOL AMAPLA, LOCALIZADO NA RUA MARIA QUITÉRIA</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA E CERCAMENTO DOS TERRENOS, LOCALIZADOS NA RUA ALEGRETE, AO LADO DO NÚMERO 191 E ENTRE OS NÚMEROS 181 E 149.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.docx</t>
   </si>
   <si>
     <t>MELHORIAS NA PAVIMENTAÇÃO DO TRECHO FINAL DA ESTRADA DO NAZÁRIO, ANTES DA DIVISA COM O MUNICÍPIO DE CANOAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADA E COLOCAÇÃO DE ALÇA PARA ILUMINAÇÃO NOS POSTES LOCALIZADOS NA BR 116, EM FRENTE À EMPRESA BRASILIT.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A COLOCAÇÃO DE SAIBRO NA TRAVESSA DIAS, NO BAIRRO JARDIM PLANALTO. </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DO TERRENO BALDIO LOCALIZADO NO FINAL DA RUA ADELAR DOBERSTEIN, BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADAS NOS POSTES LOCALIZADOS NA RUA EZEQUIEL NUNES FILHO, EM FRENTE AO NÚMERO 119, BAIRRO SÃO SEBASTIÃO; NO BECO DE ACESSO DA AVENIDA PRESIDENTE VARGAS PARA A RUA EZEQUIEL NUNES FILHO, BAIRRO SÃO SEBASTIÃO; E RUA CLAUDIO MANOEL DA COSTA, EM FRENTE AO NÚMERO 273, BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ESTUDE A VIABILIDADE PARA INSTALAÇÃO DE PONTO DE ÔNIBUS NA RUA RIO GRANDE ENTRE AS RUAS SÃO JERÔNIMO E SANTO ANTONIO, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/665/665_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/665/665_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO QUE ESTÁ SEM CERCAMENTO, COM ACÚMULO DE LIXO E SOBRA DE PODAS, OBSTRUINDO A CALÇADA E MEIA PISTA DA RUA, NA ESQUINA DA AV JACOB ALCALAI E JARDEL FILHO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/666/666_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/666/666_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DE UMA BROCA E UMA BOCA DE LOBO LOCALIZADA NA RUA CASTRO ALVES, 1338.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DE UMA BROCA E RECONSTRUÇÃO DA CALÇADA NA RUA ALEGRETE, EM FRENTE AO NÚMERO 905, ESQUINA COM RUA VENÂNCIO AIRES.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O DESENTUPIMENTO COM A MÁXIMA URGÊNCIA DA REDE DE ESGOTO LOCALIZADA NAS RUAS A, B, C E PARTE DA QUARAÍ NO TRECHO COMPREENDIDO ENTRE O CONDOMINIO QUARAÍ E RUA INÁCIO MONTANHA, BAIRRO SÃO JOSÉ. </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA ALVICIO NIENOW, EM FRENTE AO NÚMERO 202.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A SUBSTITUIÇÃO DA LÂMPADA DOS POSTES LOCALIZADOS NAS RUAS BENTO GONÇALVES, EM FRENTE AO NÚMERO 1855 E NO FINAL DA JACARANDÁ. </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.docx</t>
   </si>
   <si>
     <t>A PINTURA DE UM CANO DE CONTENÇÃO, NA ESQUINA DA RUA JOCEI DA SILVA CARVALHO COM O BECO 10.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A MANUTENÇÃO DA REDE DE ESGOTO NA TRAVESSA ERWINO SCHULER, EM FRENTE AO NÚMERO 98, DE MODO QUE O MESMO NÃO RETORNE PARA DENTRO DO TERRENO. </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DAS LÂMPADAS NOS POSTES LOCALIZADOS NAS RUAS BORGES DE MEDEIROS, EM FRENTE AO NÚMERO 181, BAIRRO JARDIM PLANALTO; RUA JACARANDÁ, EM FRENTE AO NÚMERO 155, BAIRRO SÃO SEBASTIÃO; E AVENIDA INDEPENDÊNCIA, EM FRENTE AO PARQUE DE EXPOSIÇÕES ASSIS BRASIL, E TAMBÉM EM FRENTE ÀS EMPRESAS PRIMAFER, BETTANIN E UNIDASUL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.docx</t>
   </si>
   <si>
     <t>A DESOBSTRUÇÃO E LIMPEZA DO BUEIRO LOCALIZADO NA RUA TAQUARI, EM FRENTE AO NÚMERO 284, BAIRRO LIBERDADE.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA PINTURA AMARELA DO MEIO FIO NA AV. PADRE CLARET, PRÓXIMO AO NÚMERO 242, E A FISCALIZAÇÃO DO TRÂNSITO NESTE TRECHO.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE SAIBRO NO BECO 4 DA RUA SANTANA, BAIRRO ESPERANÇA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA AVENIDA PADRE CLARET, EM FRENTE AO NÚMERO 217.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DO BUEIRO LOCALIZADO NA RUA ELIS REGINA, EM FRENTE AO NÚMERO 530.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.docx</t>
   </si>
   <si>
     <t>A REVISÃO DA LÂMPADA DO POSTE LOCALIZADO NA RUA ENOIR DOUGLAS FAVEIRO, EM FRENTE AO NÚMERO 189.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DE BURACOS E REPAVIMENTAÇÃO ASFÁLTICA NA AV. PORTO ALEGRE E RUAS VITERBO JOSÉ MACHADO, FLORIANO MAYA D&amp;#8217;ÁVILA, IPIRANGA E COELHO NETO NO BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.docx</t>
   </si>
   <si>
     <t>A PINTURA DA FAIXA DE SEGURANÇA NA RUA TAQUARA, NÚMERO 940, BAIRRO VILA OLÍMPICA, EM FRENTE A ESCOLA DE EDUCAÇÃO INFANTIL RISCO E RABISCO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE REALIZE  UMA DEDETIZAÇÃO NO BAIRRO VILA OLÍMPICA, NAS PROXIMIDADES DA COMUNIDADE CATÓLICA MÃE DE DEUS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE REALIZE  A ELIMINAÇÃO DE UMA BROCA NA CALÇADA DA RUA NOVO HAMBURGO, EM FRENTE AO NÚMERO 889.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE RECOLOQUE UMA LIXEIRA EM FRENTE À AGÊNCIA DO BANRISUL, NA AVENIDA PRESIDENTE VARGAS, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE FAÇA A TROCA DE LÂMPADA NO POSTE LOCALIZADO EM FRENTE AO NÚMERO 45, NA RUA ITAPUÃ, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A LIMPEZA DA REDE DE ESGOTO DA RUA JOSÉ LOUREIRO DA SILVA, NÚMERO 731.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EM SESSÃO ORDINÁRIA DE 05 DE AGOSTO, SOLICITA A VOSSA EXCELÊNCIA, QUE PROVIDENCIE EM RELAÇÃO A RESPONSABILIDADE DE UM POSTE LOCALIZADO NA RUA PELOTAS, 1143. </t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, A TROCA DE DUAS LÂMPADAS NO FINAL DA RUA SÃO BORJA, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE A ELIMINAÇÃO DE UMA BROCA LOCALIZADA NO PASSEIO PÚBLICO DA RUA CRISTÓVÃO COLOMBO, EM FRENTE AO Nº 139, ESQUINA COM A RUA BRASÍLIA, VILA OSÓRIO, JA SOLICITADO ANTERIORMENTE NO OFÍCIO Nº 051/14-SG, ENVIADO EM 28/01/2014.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE A ELIMINAÇÃO DE UMA BROCA, BEM COMO, A SUBSTITUIÇÃO DA TAMPA DA BOCA DE LOBO LOCALIZADAS NA AV. FREDERICO DAHNE, ESQUINA COM A RUA OTELO ROSA, BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.docx</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE COBERTURA ASFÁLTICA SOBRE OS BURACOS LOCALIZADOS NA RUA OSCARITO, EM FRENTE AO NÚMERO 115 E NA RUA VITERBO JOSÉ MACHADO, EM FRENTE AO NÚMERO 201, CONTIDA NO OFÍCIO 721/2013-SG, DATADO DE 25/07/2013 E AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA SENHORIA, A LIMPEZA E/OU A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA E MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA QUARAÍ, NÚMERO 144. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA QUARAÍ, Nº 170, NO CONDOMÍNIO RESIDENCIAL QUARAÍ.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO E A COLOCAÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS NA RUA RIO GRANDE, NA QUADRA C, EM FRENTE AO Nº 100 E NA QUADRA B, EM FRENTE AO Nº130.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA INSTALADA PLACA DE SINALIZAÇÃO ADEQUADA PARA CARGA E DESCARGA NA AVENIDA PRESIDENTE VARGAS, EM FRENTE AO NÚMERO 1118, BEM COMO SEJA REALIZADA A DEMARCAÇÃO DAS VAGAS DE ESTACIONAMENTO EM FRENTE AO LOCAL. </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, A TROCA DE LÂMPADA NO POSTE, LOCALIZADO EM FRENTE AO NÚMERO 189 NA RUA BOM JESUS, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA, QUE FAÇA O RECAPEAMENTO ASFÁLTICO </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, O AJUSTE NA TAMPA SOBRE A CAIXA DE INSPEÇÃO NO PASSEIO PÚBLICO DO CANTEIRO CENTRAL DA AVENIDA ERNESTO DORNELLES PRÓXIMO A CONFLUÊNCIA COM A RUA JARDEL FILHO, BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, A ELIMINAÇÃO DE UMA BROCA LOCALIZADA NA RUA ÉRICO VERÍSSIMO, NÚMERO 60.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.docx</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DO ALVARÁ DE FUNCIONAMENTO, DA LAVAGEM E PINTURA AUTOMOTIVA LOCALIZADA NA RUA CARLOS GOMES, AO LADO DO NÚMERO 46</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA, A RECONSTRUÇÃO DE UMA GALERIA PÚBLICA DE ESGOTO, NOS FUNDOS DA RESIDÊNCIA NA RUA OLGA BENÁRIO PRESTES, NÚMERO 265. </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, A TROCA DE DUAS LÂMPADAS NA ESTRADA DO BOQUEIRÃO, EM FRENTE AO NÚMERO 1053, BAIRRO CAMPINA</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, A TROCA DE LÂMPADA NA RUA BENTO GONÇALVES, NÚMERO 260.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A AVALIAÇÃO DE DUAS ÁRVORES, NO PASSEIO DA RUA ELIS REGINA, EM FRENTE AO Nº567- BAIRRO SÃO JORGE, QUE ESTÃO ENCOSTANDO NOS FIOS DA REDE ELÉTRICA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.docx</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DOS 4(QUATRO) PNEUS DA AMBULÂNCIA DA UBS PARQUE CLARET DE PLACA IFF 0929.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS NAS RUAS MARTINHO LUTERO, EM FRENTE AO NÚMERO 93 E NA CLÁUDIO MANOEL DA COSTA, EM FRENTE AO NÚMERO 144.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A SINALIZAÇÃO DA PARADA DE ÔNIBUS NA RUA 24 DE AGOSTO, EM FRENTE AO NÚMERO 1120, SENTIDO CENTRO/BAIRRO, COMO TAMBÉM A COLOCAÇÃO DE PARADA DE ÔNIBUS NA MESMA RUA, NO SENTIDO CONTRÁRIO, NA ALTURA DO NÚMERO 1168</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.docx</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO, LOCALIZADO NA RUA MAX KOLLERT, NÚMERO 109 PARA LIMPEZA E CERCAMENTO DO TERRENO E LIMPEZA DO PASSEIO PÚBLICO.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A CORRETA PINTURA E SINALIZAÇÃO DE ESTACIONAMENTO NA TRAVESSA DOM PEDRITO. </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.docx</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE REDE DA RUA FERNANDO FERRARI DOS NÚMEROS 774 A 1300, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NO POSTE, LOCALIZADO EM FRENTE AO NÚMERO 1953 NA AVENIDA LUIZ PASTEUR, BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A ELIMINAÇÃO DA BROCA NA CALÇADA DA RUA JARDEL FILHO, EM FRENTE AO NÚMERO 350, BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A PODA DOS GALHOS DAS ÁRVORES LOCALIZADAS NO CANTEIRO CENTRAL DA AVENIDA PADRE ANTÔNIO VIEIRA, ESQUINA COM A AVENIDA GOVERNADOR ERNESTO DORNELES, BAIRRO SANTO INÁCIO. </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A CAPINA, LIMPEZA E REVITALIZAÇÃO, EM TODA A EXTENSÃO DO CANTEIRO CENTRAL DA AVENIDA GOVERNADOR ERNESTO DORNELES, NO BAIRRO SANTO INÁCIO, BEM COMO A REVISÃO E MANUTENÇÃO DAS TAMPAS DE BOCA DE LOBO DO LOCAL.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A IMPLANTAÇÃO DE SINALIZAÇÃO VIÁRIA HORIZONTAL E VERTICAL DE PARADA OBRIGATÓRIA NO ENTRONCAMENTO DA AVENIDA GOVERNADOR ERNESTO DORNELES COM A AVENIDA PADRE ANTONIO VIEIRA, NO BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A ELIMINAÇÃO DE BROCA NA RUA DOS FERROVIÁRIOS, AO LADO DO NÚMERO 420 E NA RUA VILA LOBOS, PRÓXIMO AO NÚMERO 882.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.docx</t>
   </si>
   <si>
     <t>REALIZE UM ESTUDO SOBRE A VIABILIDADE PARA MUDANÇA DO ITINERÁRIO DA LINHA 7 (NOVO ESTEIO) E CIRCULAR (NOVO ESTEIO)</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DO PROPRIETÁRIO DA RESIDÊNCIA LOCALIZADA NA RUA SÃO LUIS, 381, PELO ACÚMULO DE RESTOS DE PODAS E OUTROS MATERIAIS SOBRE A CALÇADA.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DOS PASSEIOS PÚBLICOS LOCALIZADOS NAS RUAS SÃO LUIZ, 605 E SOLEDADE, 100. FOTOS EM ANEXO. </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A PINTURA DO QUEBRA-MOLAS LOCALIZADO NA RUA RIO GRANDE, EM FRENTE AO NÚMERO 1941, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E A DESOBSTRUÇÃO DA BOCA DE LOBO, LOCALIZADA NA RUA JORGE DE SOUZA MORAES EM FRENTE AO NÚMERO 77, NO BAIRRO PARQUE PRIMAVERA.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A REVISÃO NA REDE DE ESGOTO, PRÓXIMO A RUA E, VILA NOVA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/469/469_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/469/469_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E MANUTENÇÃO DAS BOCAS-DE-LOBO EM TODA A EXTENSÃO DA RUA SANTANA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/470/470_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/470/470_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DA BROCA E RECONSTRUÇÃO DO PASSEIO PÚBLICO NA RUA SÃO CAETANO, EM FRENTE AO NÚMERO 68, NO BAIRRO PARQUE AMADOR.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/471/471_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/471/471_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DA BROCA LOCALIZADA NO PASSEIO PÚBLICO DA RUA CRISTÓVÃO COLOMBO, EM FRENTE AO NÚMERO 128, VILA OSÓRIO. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O NIVELAMENTO E A COLOCAÇÃO DE SAIBRO EM TODA A EXTENSÃO DA RUA BRUNO SPERB, NO BAIRRO TRÊS MARIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE,O RECAPEAMENTO ASFÁLTICO NA RUA VITERBO JOSÉ MACHADO, EM FRENTE AOS NÚMEROS 191 E 351. FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO  DE MANUTENÇÃO DA REDE DE ESGOTO NA TRAVESSA ERWINO SCHULER, EM FRENTE AO NÚMERO 98, PEDIDO JÁ FEITO PELO OFÍCIO 715/2014-SG, DATADO DE 23/07/2013 E AINDA NÃO REALIZADO.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CONSTRUIR UMA ESCADARIA NA AVENIDA PORTO ALEGRE, NA DESCIDA DA PARADA DE ÔNIBUS, NA ALTURA DO NÚMERO 1.288, PEDIDO JÁ FEITO NO OFÍCIO 262/2013-SG, DATADO DE 12/03/2013 E AINDA NÃO ATENDIDO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A DESOBSTRUÇÃO DA REDE DE ESGOTO NOS SEGUINTES ENDEREÇOS:_x000D_
                    - RUA EZEQUIEL REZENDE, BECO 1, NÚMERO 537, BAIRRO ESPERANÇA._x000D_
 -  RUA SAMAMBAIA, NÚMERO 285, BAIRRO PARQUE PRIMAVERA._x000D_
 </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA DA REDE DE ESGOTO NA ESTRADA PASSO DO NAZÁRIO, 170.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/478/478_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/478/478_texto_integral.docx</t>
   </si>
   <si>
     <t>PINTURA EM AMARELO NO CORDÃO DA CALÇADA, ASSIM COMO UMA PLACA DE PROIBIDO ESTACIONAR, NA RUA 24 DE AGOSTO, EM FRENTE AO NÚMERO 2.792.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/479/479_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/479/479_texto_integral.docx</t>
   </si>
   <si>
     <t>REVISÃO DA FIAÇÃO DE TELEFONE LOCALIZADO NA AVENIDA PADRE CLARET, EM FRENTE AO NÚMERO 1104, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/480/480_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/480/480_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A COLOCAÇÃO DE SAIBRO NO BECO 1, LOCALIZADO NA RUA SANTANA 629.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O CERCAMENTO E LIMPEZA DO TERRENO E PASSEIO PÚBLICO, LOCALIZADO NA RUA HENRIQUE DE PAULA SILVEIRA,  EM FRENTE AO NÚMERO 216. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA DOS BUEIROS LOCALIZADOS EM TODA A EXTENSÃO DA RUA JACARANDÁ. </t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE NOTIFIQUE O PROPRIETÁRIO DO TERRENO BALDIO LOCALIZADO NA RUA ALAN KARDEC, AO LADO DO NÚMERO 407, BAIRRO JARDIM PLANALTO, PARA QUE FAÇA A LIMPEZA NO LOCAL</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE REALIZE AS SEGUINTES AÇÕES NO PARQUE GALVANY GUEDES E NA PRAÇA DA JUVENTUDE:  _x000D_
 - MANUTENÇÃO NAS CHURRASQUEIRAS EXISTENTES;_x000D_
 - CONSTRUÇÃO DE MAIS CHURRASQUEIRAS;_x000D_
 - COLOCAÇÃO DE MAIS LIXEIRAS EM TODO O ESPAÇO;_x000D_
 - COLOCAÇÃO DE SAIBRO NA PISTA DE CAMINHADA;_x000D_
 - MANUTENÇÃO NA REDE ELÉTRICA DA PRAÇA DA JUVENTUDE._x000D_
 </t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADA DO POSTE SITUADO NA RUA OITO DE MARÇO, EM FRENTE AO Nº 179, BAIRRO JARDIM DAS FIGUEIRAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA REDE DE ESGOTO PLUVIAL LOCALIZADA NA AVENIDA RIO BRANCO, EM FRENTE AO Nº 388.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA BENTO GONÇALVES, Nº 754, NO CONDOMINIO RESIDENCIAL ROSSI.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA CLARICE LISPECTOR, ESQUINA COM A RUA ALFREDO PETRY, NA ESCOLA ESTADUAL BAIRRO DO PARQUE.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A NOTIFICAÇÃO DO RESPONSÁVEL PELA DEPOSIÇÃO DE GRANDE QUANTIDADE DE ATERRO NAS MARGENS DO ARROIO ESTEIO, NA ALTURA DA PONTE DA AV. PRESIDENTE VARGAS, DE FORMA QUE O MATERIAL SEJA RETIRADO IMEDIATAMENTE. </t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">COMPETENTE, A TROCA DE LÂMPADAS NOS POSTES LOCALIZADOS NOS SEGUINTES ENDEREÇOS:_x000D_
 - RUA NELSON DE OLIVEIRA MELLO, EM FRENTE AO NÚMERO 269, BAIRRO JARDIM PLANALTO;_x000D_
 - RUA HÉLIO ARNOLDO SPERB, EM FRENTE AO NÚMERO 83, BAIRRO JARDIM PLANALTO.             _x000D_
 - RUA RIO PARDO, EM FRENTE AO NÚMERO 139, BAIRRO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.docx</t>
   </si>
   <si>
     <t>A FISCALIZAÇÃO DO COMÉRCIO INFORMAL NA AV. PRESIDENTE VARGAS E RUA   PADRE FELIPE.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.docx</t>
   </si>
   <si>
     <t>UM REPARO NO ASFALTO NA RUA IRMÃO ALEXANDRE DOMINGUES LEAL CABALLERO EM FRENTE AO NÚMERO 27.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.docx</t>
   </si>
   <si>
     <t>O CONSERTO DE UMA BROCA LOCALIZADA NA RUA FERNANDO FERRARI, 1372.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.docx</t>
   </si>
   <si>
     <t>A VISTORIA E AUTORIZAÇÃO PARA PODA DE UMA ÁRVORE LOCALIZADA NA RUA PEDRO LERBACH, EM FRENTE AO Nº 370, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA 24 DE AGOSTO, EM FRENTE AO NÚMERO 693, JÁ CONTIDO NO OFICIO 189/2014-SG, DATADO DE 26/02/2014 E AINDA NÃO REALIZADO PELO EXECUTIVO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DA TAMPA DA BOCA DE LOBO, LOCALIZADA NA RUA SOLEDADE EM FRENTE AO NÚMERO 404.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA, CAPINA E A REVITALIZAÇÃO DO CAMPO DE FUTEBOL OURO VERDE, LOCALIZADO NA RUA JOCEI DA SILVA CARVALHO, NO BAIRRO SÃO JOSÉ, BEM COMO A RECOLOCAÇÃO DE GOLEIRAS NO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO BALDIO LOCALIZADO NA RUA SÃO SEBASTIÃO DO CAÍ, AO LADO DO NÚMERO 1124, BAIRRO CENTRO, PARA QUE FAÇA A LIMPEZA E O CERCAMENTO DO LOCAL.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DAS LÂMPADAS DOS POSTES LOCALIZADOS NAS RUAS ENOIR DOUGLAS FAVERO, 189; PIONEIROS, 257 E VILA LOBOS, 918, 1110 E 1112.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E MANUTENÇÃO DA REDE DE ESGOTO EM TODA A EXTENSÃO DA RUA CLÁUDIO MANOEL DA COSTA, A QUAL SE ENCONTRA TOTALMENTE ENTUPIDA, CAUSANDO SÉRIOS TRANSTORNOS À COMUNIDADE.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.docx</t>
   </si>
   <si>
     <t>A RECONSTRUÇÃO DA RAMPA DE ACESSO PARA CADEIRANTES NA US-VILA EZEQUIEL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DA BROCA E RECAPEAMENTO ASFÁLTICO NA AV. PADRE CLARET, ESQUINA COM A RUA RIO GRANDE (PRÓXIMO AO XIS DA 15).</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.docx</t>
   </si>
   <si>
     <t>A RETIRADA DE ENTULHO NO TERRENO DA ESCOLA CAIC NA DIVISA COM O LOTE DE N° 240, NA RUA ORESTES PIANTA, PARQUE PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E/OU A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA DO PASSEIO PÚBLICO, LOCALIZADO NO CRUZAMENTO DAS RUAS AGOSTINHO CAMILO DE BORBA E SEPÉ TIARAJÚ, BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A PAVIMENTAÇÃO NO ACESSO LOCALIZADO AO FINAL DA RUA FORTALEZA. </t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADAS NOS POSTES LOCALIZADOS NA AVENIDA PRESIDENTE VARGAS, ENTRE OS NÚMEROS 3630 E 3676, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE SUPORTE PARA LÂMPADA NO POSTE LOCALIZADO EM FRENTE AO NÚMERO 401, NA RUA AYRTON SENNA DA SILVA, NO BAIRRO TRÊS MARIAS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.docx</t>
   </si>
   <si>
     <t>A AVALIAÇÃO DE PODA DA ÁRVORE LOCALIZADA NA AVENIDA PERY FAGUNDES, EM FRENTE AO NÚMERO 149, NO BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A TROCA DA TAMPA DE BUEIRO E ELIMINAÇÃO DE BROCA NA RUA PERCIVAL LISBOA, EM FRENTE AO NÚMERO 35. </t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.docx</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NO TERRENO DA ESCOLA CAIC NA DIVISA COM O LOTE DE N° 240, NA RUA ORESTES PIANTA, PARQUE PRIMAVERA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO NA ESTRADA DO NAZÁRIO, INDICANDO O LIMITE ENTRE AS CIDADES DE ESTEIO/ CANOAS/ CACHOEIRINHA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO ADEQUADA PARA CARGA E DESCARGA NA RUA PADRE FELIPE, EM FRENTE AO NÚMERO 69. </t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.docx</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE UMA FORÇA TAREFA NO DIA 05 DE OUTUBRO DE FORMA A IDENTIFICAR E MULTAR OS CANDIDATOS E PARTIDOS POLÍTICOS QUE DESCARTAREM SANTINHOS IRREGULARMENTE NAS RUAS DE ESTEIO.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">, A TROCA DE LÂMPADAS NOS POSTES LOCALIZADOS NOS SEGUINTES ENDEREÇOS:_x000D_
 - RUA BENTO GONÇALVES, ENTRE OS NÚMEROS 31 E 61, BAIRRO SÃO SEBASTIÃO;_x000D_
 - BECO DE ACESSO DA AVENIDA PRESIDENTE VARGAS PARA A RUA EZEQUIEL NUNES FILHO, NO POSTE LOCALIZADO NA METADE DO BECO, NO BAIRRO SÃO SEBASTIÃO ;_x000D_
 -RUA HÉLIO ARNALDO SPERB, EM FRENTE AO NÚMERO 43, BAIRRO JARDIM PLANALTO;_x000D_
 -RUA CLÁUDIO MASCARELO, EM FRENTE AO NÚMERO 40, BAIRRO SANTO INÁCIO;_x000D_
 - RUA ENOIR DOUGLAS FAVERO, EM FRENTE AO NÚMERO 171._x000D_
 </t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.docx</t>
   </si>
   <si>
     <t>A DESOBSTRUÇÃO DA REDE DE ESGOTO LOCALIZADO NA RUA PEDRO DOS SANTOS, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE SAIBRO EM TODA A EXTENSÃO DA RUA DOS SETE POVOS, E NA REFERENCIADA RUA, NA ESQUINA COM A RUA CLÁUDIO MASCARELO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.docx</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE BANHEIRO QUÍMICO SEMPRE QUE HOUVER FEIRA NA AVENIDA GOVERNADOR ERNESTO DORNELLES, E QUE SEJA FEITA A RECOLOCAÇÃO DE LIXEIRAS PARA OS RESÍDUOS SECO E ORGÂNICO, EM TODA A EXTENSÃO DA AVENIDA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE SAIBRO NA RUA JOSÉ DO PATROCÍNIO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A IMPLEMENTAÇÃO DE UMA VAGA ESPECIAL DE ESTACIONAMENTO PARA PESSOAS COM DEFICIÊNCIA EM FRENTE AO CONDOMÍNIO MORADA II, LOCALIZADO NA RUA BENTO GONÇALVES, 1244. </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.docx</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MEIO-FIO NA ESQUINA DA RUA SENADOR SALGADO FILHO COM A TRAVESSA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA FARROUPILHA, EM FRENTE AO N° 93, BAIRRO CENTRO. </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.docx</t>
   </si>
   <si>
     <t>LIMPEZA E CERCAMENTO DO TERRENO E  PASSEIO PÚBLICO, LOCALIZADO NA RUA HENRIQUE DE PAULA SILVEIRA, NÚMERO 216, CONTIDA NO OFÍCIO 770/2014-SG, DATADO DE 06/08/2014 E AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.docx</t>
   </si>
   <si>
     <t>LIMPEZA DAS BOCAS-DE-LOBO COM HIDROJATEAMENTO, EM TODA A EXTENSÃO DA AVENIDA GOVERNADOR ERNESTO DORNELLES, NO BAIRRO SANTO INÁCIO</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.docx</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SAIBRO EM TODA A EXTENSÃO DA TRAVESSA ESPERANÇA, NO BAIRRO JARDIM PLANALTO, E A RECOLOCAÇÃO DA TAMPA DA BOCA-DE-LOBO EM FRENTE AO NÚMERO 74 DA REFERIDA RUA</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.docx</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA DO POSTE LOCALIZADO NA RUA BENTO GOLÇALVES, EM FRENTE AO NÚMERO 260</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.docx</t>
   </si>
   <si>
     <t>AÇÃO DE DEDETIZAÇÃO E DESRATIZAÇÃO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.docx</t>
   </si>
   <si>
     <t>OS PEDIDOS FEITOS ATRAVÉS DOS OFÍCIOS 242/14-SG, DATADO DE 12/03/14 E 518/14-SG DE 14/05/14 E AINDA NÃO REALIZADOS, QUE SOLICITAVAM A MANUTENÇÃO DA REDE DE ESGOTO, COM SUBSTITUIÇÃO DE CANOS E RECONSTRUÇÃO DA BOCA-DE-LOBO NA RUA LA SALLE, EM FRENTE AO Nº 228, CUJA SITUAÇÃO AMEAÇA O DESABAMENTO DO MURO DA REFERIDA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.docx</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA ELIS REGINA &amp;#8211; PARQUE SÃO JORGE, PRINCIPALMENTE NO INICIO DA REFERIDA RUA, ESQUINA COM A AV. LUIZ PASTEUR.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO E A LIMPEZA DOS BUEIROS LOCALIZADOS EM TODA A EXTENSÃO DAS RUAS TIRADENTES, PEDRO ALVAREZ CABRAL, LIBERATO SALZANO, OSVALDO KROEF E CRISTÓVÃO COLOMBO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.docx</t>
   </si>
   <si>
     <t>A SINALIZAÇÃO E A DEMARCAÇÃO DA PROIBIÇÃO DE CIRCULAÇÃO DE VEÍCULOS NO CANTEIRO DA AV. RIO BRANCO, NO BAIRRO NOVO ESTEIO, NO TRECHO LOCALIZADO ENTRE AS RUAS AVELINO ZONTA E BARTOLOMEU DE GUSMÃO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ESTUDE A POSSIBILIDADE DE TRANSFERIR O PONTO DE ÔNIBUS SITUADO NA ESTRADA DO BOQUEIRÃO, EM FRENTE AO CONJUNTO COMERCIAL, PARA PRÓXIMO DA PORTARIA DO RESIDENCIAL BOQUEIRÃO, NO BAIRRO JARDIM PLANALTO. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA DOS BUEIROS E MEIOS FIOS DAS VILAS OSÓRIO E TRÊS PORTOS. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE AMPLIAR OS DIAS DE COLETA DO LIXO NA ESTRADA DO BOQUEIRÃO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE SAIBRO EM TODA EXTENSÃO DA RUA E, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ESTUDE A POSSIBILIDADE DE IMPLEMENTAR REDUTORES DE VELOCIDADE E/OU REFORÇO DA SINALIZAÇÃO VIÁRIA HORIZONTAL E VERTICAL NO ENTRONCAMENTO DA ESTRADA PASSO DO NAZÁRIO COM A RUA JOÃO GOULART, BAIRRO PARQUE PRIMAVERA. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A COLOCAÇÃO DE UM QUEBRA-MOLAS E DE UMA FAIXA DE SEGURANÇA NA RUA BENTO GONÇALVES 754. </t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DE UMA BROCA LOCALIZADA NO PASSEIO PÚBLICO DA RUA ASSIS BRASIL, EM FRENTE AO Nº 77, BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.docx</t>
   </si>
   <si>
     <t>A DEMARCAÇÃO DAS VAGAS DE ESTACIONAMENTO EM FRENTE AO NÚMERO 1118, NA AVENIDA PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O CONSERTO DO BUEIRO LOCALIZADO NA RUA VASCO DA GAMA EM FRENTE AO NÚMERO 51. </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS NA RUA VITERBO JOSÉ MACHADO, EM FRENTE AO NÚMERO 351 E NA RUA PEDREIRA EM FRENTE AO NÚMERO 38.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DETERMINE À SECRETARIA COMPETENTE, A INSTALAÇÃO DE UM BUEIRO NA RUA MARACANÃ, EM FRENTE AO NÚMERO 213. </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE A INFORMAR O MOTIVO PELO QUAL AS MODALIDADES DE JUDÔ, VOLEIBOL, HANDEBOL, FUTSAL, FUTEBOL SETE E RÚSTICA ESCOLAR FORAM EXCLUÍDOS DOS JOGOS ESTUDANTIS DE ESTEIO(JEDES/2014).</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.docx</t>
   </si>
   <si>
     <t>, A LIMPEZA DO ARROIO ESTEIO ENTRE A PONTE DA RUA D. ISABEL ATÉ O ENCONTRO COM O ARROIO SAPUCAIA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DA BROCA NA AVENIDA PORTO ALEGRE, 1191, BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO ASFÁLTICA NA RUA GUARANI, EM FRENTE AOS NÚMEROS, 277 E 307, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E CONSTRUÇÃO DA CALÇADA NA RUA CAXIAS, 792.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.docx</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE VISTORIA NA RESIDÊNCIA LOCALIZADA NA RUA ORESTES PIANTA, 240.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CAPINA E LIMPEZA, EM TODA A EXTENSÃO DA CALÇADA NA AVENIDA PERI FAGUNDES E NA AVENIDA FREDERICO DAHNE, BAIRRO TRÊS PORTOS. </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA FOTOCÉLULA DO POSTE LOCALIZADO EM FRENTE AO NÚMERO 235, NA RUA FERNANDO FERRARI, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O CONSERTO DAS BROCAS NA CALÇADA DOS SEGUINTES ENDEREÇOS:_x000D_
 - RUA SENADOR SALGADO FILHO, EM FRENTE AO NÚMERO 227, BAIRRO CENTRO._x000D_
 - RUA LUPICÍNIO RODRIGUES, EM FRENTE AO NÚMERO 497, BAIRRO SANTO INÁCIO._x000D_
 </t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA, O EMBELEZAMENTO, A MANUTENÇÃO DOS BRINQUEDOS E A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA PARTE CENTRAL DA PRAÇA EUGÊNIO HAACK, ESQUINA DA RUA CRUZ ALTA COM A RUA RIO GRANDE, NO BAIRRO CENTRO, BEM COMO, A PODA DE ÁRVORE PRÓXIMA AO POSTE SUPRACITADO. </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.docx</t>
   </si>
   <si>
     <t>A RECOLOCAÇÃO DA TAMPA DA BOCA-DE-LOBO, LOCALIZADA EM FRENTE AO NÚMERO 289, NA AVENIDA FREDERICO DAHNE, NO BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.docx</t>
   </si>
   <si>
     <t>O ESTUDO DA POSSIBILIDADE DE IMPLEMENTAR REDUTORES DE VELOCIDADE E REFORCE A SINALIZAÇÃO VIÁRIA, HORIZONTAL E VERTICAL, EM FRENTE AO CONDOMÍNIO RESIDENCIAL VITÓRIA RÉGIA, LOCALIZADO NA RUA RIO GRANDE, 2195, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA DA CALÇADA LOCALIZADA NA ESQUINA ENTRE AS RUAS ERICO LARA E SOLEDADE. </t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.docx</t>
   </si>
   <si>
     <t>O REPARO ASFÁLTICO NO CRUZAMENTO ENTRE AS RUAS BENTO GONÇALVES E 24 DE AGOSTO</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.docx</t>
   </si>
   <si>
     <t>A FISCALIZAÇÃO DOS VENDEDORES AMBULANTES QUE SE INSTALAM NO PASSEIO PÚBLICO DA AV. PRESIDENTE VARGAS E REGIÃO.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.docx</t>
   </si>
   <si>
     <t>O ESTUDO SOBRE A VIABILIDADE DA PASSAGEM DO METRÔ SER REALIZADA DE FORMA ELEVADA EM ALGUNS TRECHOS NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.docx</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA MONTEIRO LOBATO, NAS PROXIMIDADES DA RUA PADRE ANCHIETA ATÉ A BR 116. FOTOS EM ANEXO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.docx</t>
   </si>
   <si>
     <t>O CONSERTO DA SINALEIRA PARA PEDESTRES LOCALIZADA NO CRUZAMENTO DA RUA RIO GRANDE COM A RUA 24 DE AGOSTO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E MANUTENÇÃO DA REDE DE ESGOTO PLUVIAL NAS RUAS FERNANDO FERRARI, CAXIAS E SALGADO FILHO, E AVENIDAS PRESIDENTE VARGAS E PADRE CLARET.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE INFORMAR SE OS ESTUDOS CONTRATADOS PELA PREFEITURA DE ESTEIO JUNTO AO IPH (INSTITUTO DE PESQUISAS HIDRÁULICAS) DA UFRGS (UNIVERSIDADE FEDERAL DO RIO GRANDE DO SUL) APONTAM COMO MEDIDAS DE COMBATE ÀS ENCHENTES O REVESTIMENTO DE CONCRETO EM ALGUNS PONTOS DOS ARROIOS ESTEIO E SAPUCAIA? O PROJETO DE RENATURALIZAÇÃO DO ARROIO SAPUCAIA PREVÊ ESTE TIPO DE INTERVENÇÃO?</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.docx</t>
   </si>
   <si>
     <t>A DESOBSTRUÇÃO DA REDE PLUVIAL, COM HIDROJATEAMENTO, EM TODA A EXTENSÃO DA RUA 13 DE MAIO, NO BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO LOCALIZADO NA RUA DOS FERROVIÁRIOS, 295, A FIM DE QUE O MESMO REGULARIZE A SITUAÇÃO DO PASSEIO PÚBLICO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO BALDIO LOCALIZADO NA RUA PELOTAS, AO LADO DA ESCOLA DE EDUCAÇÃO INFANTIL MUNDO ENCANTADO, 1639.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO E LIMPEZA DOS BANHEIROS DA PRAÇA DO EXPEDICIONÁRIO (PRAÇA DO SOLDADO), LOCALIZADA NA RUA 24 DE AGOSTO COM A RUA DOM PEDRO.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A SINALIZAÇÃO DAS VAGAS DE ESTACIONAMENTO NA ESQUINA DAS RUAS MANOEL DOS SANTOS E LAURINDO MARCHESAN, BEM COMO, A MUDANÇA DO LOCAL DA PARADA DE ÔNIBUS EM FRENTE À ESCOLA MUNICIPAL MARIA MARQUES, QUE ESTÁ MUITO PRÓXIMA À FAIXA DE SEGURANÇA.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA LAURINDO MARCHEZAN, EM FRENTE AO NÚMERO 97</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E A DESRATIZAÇÃO DOS BUEIROS, EM TODA A EXTENSÃO DA RUA JOÃO FRANCISCO ALVES, SOBRETUDO EM FRENTE AO NÚMERO 142.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE  BUEIRO NA RUA LAURINDO MARCHEZAN, EM FRENTE AO NÚMERO 53.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DA PASSARELA LOCALIZADA NO VIADUTO QUE LIGA AS RUAS SENADOR SALGADO FILHO E LIBERATO SALZANO, NO TRECHO EM FRENTE À IGREJA NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A FISCALIZAÇÃO EFETIVA, COM BASE NO CÓDIGO DE POSTURAS MUNICIPAIS (LEI Nº 785/1971), SOBRE A AFIXAÇÃO DE CARTAZES E AFINS EM PONTOS DE ÔNIBUS E POSTES NA CIDADE.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA TREZE DE MAIO, PRÓXIMO AO NÚMERO 69.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E LIMPEZA DOS BUEIROS LOCALIZADOS EM TODA A EXTENSÃO DAS RUAS TIRADENTES, PEDRO ALVAREZ CABRAL, LIBERATO SALZANO, OSVALDO KROEF E CRISTÓVÃO COLOMBO.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A NOTIFICAÇÃO DO PROPRIETÁRIO PARA LIMPEZA E MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA BRASÍLIA, ESQUINA COM A RUA PEDRO ALVARES CABRAL.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE ESTUDE A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA, NA FORMA DE PROJETO DE LEI, O ANTEPROJETO DE LEI, ANEXO, QUE &amp;#8220;DENOMINA LOGRADOURO PÚBLICO.&amp;#8221;</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA ORESTES PIANTA, 229.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O REPARO ASFÁLTICO NA RUA IRMÃO ALEXANDRE DOMINGUES LEAL CABALLERO, EM FRENTE AO NÚMERO 27.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO E LIMPEZA DAS BOCAS DE LOBO LOCALIZADAS NA RUA SÃO JERÔNIMO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SE DIGNE INFORMAR QUANDO SERÁ ENVIADO A ESTA CASA LEGISLATIVA, O PROJETO DE LEI QUE DISPÕE SOBRE A PREVENÇÃO E PUNIÇÃO A ATOS DE PICHAÇÃO NO ÂMBITO DO MUNICÍPIO DE ESTEIO, CONFORME PROPOSTA DA VEREADORA ENCAMINHADA EM MAIO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXECUTIVO O ANTEPROJETO DE LEI, ANEXO, QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A OFERECER O ENSINO DO EMPREENDEDORISMO DO 6º AO 9º ANO DO ENSINO FUNDAMENTAL DE TODAS AS ESCOLAS MUNICIPAIS DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;, SUGERINDO QUE O EXECUTIVO MUNICIPAL O REMETA À CÂMARA MUNICIPAL DE ESTEIO NA FORMA DE PROJETO DE LEI ORDINÁRIA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE SE DIGNE A INFORMAR, QUAIS PROVIDÊNCIAS SERÃO ADOTADAS EM RELAÇÃO À REFORMA DO PRÉDIO DOS FUNDOS DO SEMINÁRIO CLARETIANO, ONDE SERIA INSTALADA PARTE DA SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SE DIGNE INFORMAR A PREVISÃO PARA ASFALTAMENTO DAS RUAS ELÍSIO SILVA, NO BAIRRO TRÊS MARIAS E CARMEN MIRANDA, NO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A RECOLOCAÇÃO DE PLACAS DENOMINATIVAS NA RUA ELBA ESTELLA MORETTI NUNES E NAS DEMAIS RUAS DO BAIRRO TRÊS MARIAS. </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DE BROCA, TROCA DA TUBULAÇÃO DE ESGOTO E RECUPERAÇÃO DE PASSEIO PÚBLICO, NA RUA SÃO LEOPOLDO, EM FRENTE AO Nº 141 &amp;#8211; BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LIXEIRAS NOS PASSEIOS PÚBLICOS DA AV. PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO ASFÁLTICO NA RUA OSCARITO, EM FRENTE AO NÚMERO 115, E NA ESQUINA COM A AV. LINDOLFO COLLOR, PARQUE PRIMAVERA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA VIA-ACOSTAMENTO, COM A COLOCAÇÃO DE MEIO-FIO E ACESSO PARA CADEIRANTES NA RUA RIO GRANDE, EM FRENTE AO NÚMERO 2043 (FRUTEIRA PROGRESSO), E A RECUPERAÇÃO DO PASSEIO PÚBLICO EM TORNO DA PRAÇA, SITUADA NA RUA RIO GRANDE, EM FRENTE AO NÚMERO 2043, ESQUINA COM A RUA CRUZ ALTA.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO ASFÁLTICO NA AV. LUIZ PASTEUR, NÚMERO 2031, BAIRRO TAMANDARÉ, EM FRENTE À EMPRESA FERROS TAMANDARÉ.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INFORME ONDE ESTÃO LOTADOS OS VEÍCULOS QUE FORAM RECEBIDOS PELA RECEITA FEDERAL NO ANO DE 2013?</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA MANOEL MACHADO, NÚMERO 48, BAIRRO TAMANDARÉ.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE INFORME QUAL O HORÁRIO DE SERVIÇOS EXTERNOS DO VEÍCULO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDENCIE A ELIMINAÇÃO DA UMA BROCA, BEM COMO, A SUBSTITUIÇÃO DA TAMPA DA BOCA DE LOBO, LOCALIZADAS NA AV. FREDERICO DAHNE, ESQUINA COM A RUA OTELO ROSA, BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDENCIEM A ELIMINAÇÃO DE UMA BROCA LOCALIZADA NO PASSEIO PÚBLICO DA RUA ASSIS BRASIL, EM FRENTE AO NÚMERO 77, BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O PATROLAMENTO E COLOCAÇÃO DE SAIBRO EM TODA A EXTENSÃO DA RUA BRUNO SPERB, BAIRRO TRÊS MARIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDENCIE COM A MÁXIMA URGENCIA O DESENTUPIMENTO DA REDE DE ESGOTO LOCALIZADA NAS RUAS A, B, C E PARTE DA QUARAÍ, NO TRECHO COMPREENDIDO ENTRE O CONDOMÍNIO QUARAÍ E A RUA INÁCIO MONTANHA, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A ELIMINAÇÃO DE UMA BROCA LOCALIZADA NO PASSEIO PÚBLICO DA RUA CRISTÓVÃO COLOMBO, EM FRENTE AO NÚMERO 139, ESQUINA COM A RUA BRASÍLIA, VILA OSÓRIO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDENCIE O FECHAMENTO DE UMA CRATERA LOCALIZADA NA RUA DALVA DE OLIVEIRA, EM FRENTE AO NÚMERO 156, PARQUE PRIMAVERA.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>Leo Dahmer</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DO PONTO DE TAXI LOCALIZADO ATUALMENTE NA RUA TRICAMPEÃO, NO BAIRRO SÃO JOSÉ, PARA A RUA SANTANA, N° 849.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DA LÂMPADA DO POSTE LOCALIZADO NA RUA SOLEDADE, EM FRENTE AO NÚMERO 1061, BEM COMO O DESLIGAMENTO DURANTE O DIA DA LÂMPADA LOCALIZADA NO POSTE EM FRENTE AO NÚMERO 148 DA RUA TIRADENTES, NO BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DO PASSEIO PÚBLICO NA RUA PERCIVAL LISBOA, EM FRENTE AO NÚMERO 35.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA COBERTURA NA ENTRADA DA UNIDADE BÁSICA DE SAÚDE VOTORANTIM.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO TERRENO E DO PASSEIO PÚBLICO, LOCALIZADO NA RUA IRMÃ DULCE, EM FRENTE AO NÚMERO 321.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DA REDE DE ESGOTO NA RUA VITERBO JOSÉ MACHADO, EM FRENTE AO NÚMERO 111, DE MODO QUE O MESMO NÃO FIQUE A CÉU ABERTO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E RECOLHIMENTO DOS ENTULHOS NA ESQUINA DAS RUAS PERCIVAL LISBOA E NOVO HAMBURGO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DE LÂMPADA DO POSTE, LOCALIZADO NA RUA ELÍSIO SILVA, EM FRENTE AO NÚMERO 157, NO BAIRRO TRÊS MARIAS, BEM COMO O DESLIGAMENTO, DURANTE O DIA, DA LÂMPADA DO POSTE EM FRENTE AO NÚMERO 907, DA RUA ARLINDO BAIERLE, NO BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O REFORÇO NA SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO ENTRE AS RUAS VILA LOBOS E RIACHUELO E NA RUA 24 DE AGOSTO, EM FRENTE AO NÚMERO 2477, COM A COLOCAÇÃO DE PLACAS E DE PINTURA DE FAIXA PARA TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE BANCOS NAS PARADAS DE ÔNIBUS JUNTO A ESTAÇÃO ESTEIO E O CONSERTO NA RUA BENTO GONÇALVES, EM FRENTE AO Nº 1111.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O EXECUTIVO SE DIGNE INFORMAR O SEGUINTE:_x000D_
                    1) EM QUAL ESTÁGIO ENCONTRA-SE O PROCESSO JUDICIAL QUE TRATA DA DESAPROPRIAÇÃO DE UM IMÓVEL SITUADO JUNTO A AVENIDA BRASIL, NA VILA NAVEGANTES?_x000D_
                    2) A FAMILIA QUE HABITA O REFERIDO IMÓVEL SERÁ CONTEMPLADA COM UMA HABITAÇÃO NO RESIDENCIAL PÔR DO SOL? CASO NEGATIVO, PARA ONDE ELA SERÁ DESTINADA? </t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO SE DIGNE INFORMAR O SEGUINTE:_x000D_
 1)	QUAIS SÃO OS TRECHOS DO LEITO DO ARROIO SAPUCAIA QUE DEVERÃO SER CONCRETADOS COM OBJETIVO DE MELHORAR O FLUXO DAS ÁGUAS?_x000D_
 2)	INFORMAR AS METRAGENS E A PREVISÃO DE ÍNICIO E ENCERRAMENTO DAS RESPECTIVAS OBRAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O REPARO DA PAVIMENTAÇÃO ASFÁLTICA EM FRENTE AO NÚMERO 706/736 DA RUA TAQUARA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ESTUDE A POSSIBILIDADE DE INSTALAR ABRIGOS (PARADAS DE ÔNIBUS) COM ESTRUTURA E DIMENSÕES MAIORES EM ALGUNS PONTOS DA CIDADE, COMO, POR EXEMPLO, NA FRENTE DA ESCOLA AUGUSTO MEYER.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO INTERCEDA JUNTO À BRIGADA MILITAR PARA AMPLIAR A ATUAÇÃO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DO TRECHO ENTRE O ABRIGO DE ÔNIBUS (AVENIDA PRESIDENTE VARGAS) JUNTO À ESTAÇÃO LUIZ PASTEUR E AS ESCADARIAS DE ACESSO À PLATAFORMA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE DEFESA METÁLICA (GUARD RAIL) NOS SEGUINTES ENDEREÇOS:_x000D_
                    1. ESQUINA DA RUA GERMANO ARDUÍNO TONIOLO COM A RUA IRMÃO ALEXANDRE DOMINGUEZ LEAL CABALLERO._x000D_
 2. RUA PADRE IRINEU FERREIRA ESQUINA COM A RUA RITA DE CASTRO CARVALHO, NO LOTEAMENTO DO PARQUE SEMINÁRIO, BAIRRO PARQUE AMADOR._x000D_
 3.	ESQUINA DAS RUAS 24 DE AGOSTO COM PELOTAS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO E LIMPEZA DOS BUEIROS COM HIDROJATEAMENTO EM TODA EXTENSÃO DA RUA DOUTOR LAURO DONDONIS, BAIRRO PARQUE PRIMAVERA NOS LIMITES DA RUA JOÃO GOULART E DA AVENIDA LINDOLFO COLLOR.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A ELIMINAÇÃO DE UMA BROCA LOCALIZADA NA RUA OSMAR FORTES BARCELOS, 366.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O REPARO NO ASFALTO NA RUA TAQUARA ENTRE OS NÚMEROS 706 E 736.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O REPARO EM UMA TAMPA LOCALIZADA NA VIA DA ESQUINA ENTRE AS RUAS TEODOMIRO PORTO DA FONSECA E JOSÉ GUIMARÃES.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>CTHU - Transporte, Habitação e Urbanização</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA VISTORIA NA RESIDÊNCIA LOCALIZADA NA RUA ORESTES PIANTA, 240, A FIM DE VERIFICAR OS FREQUENTES DESPEJOS DE ÁGUA CONTRA A CASA DO MORADOR AO LADO</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA , A ELIMINAÇÃO DE BROCA, LIMPEZA DA REDE DE ESGOTO E RECONSTRUÇÃO DA CALÇADA NA RUA 24 DE AGOSTO, EM FRENTE AO Nº 1737. </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE, DETERMINE À SECRETARIA COMPETENTE, A TROCA DE LÂMPADA NA RUA EUZÉBIO DE QUEIROZ, EM FRENTE AO Nº88.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, A LIMPEZA E RETIRADA DO LIXO, TERRAPLANAGEM, CERCAMENTO E MANUTENÇÃO DO TERRENO SITUADO NA RUA IRMÃ DULCE, ENTRE OS NÚMEROS 536 E 678 E SOLICITA AINDA, A COLOCAÇÃO DE UMA PLACA COM OS DIZERES &amp;#8220;PROIBIDO COLOCAR LIXO&amp;#8221;. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DE TODAS AS LÂMPADAS LOCALIZADAS SOBRE O VIADUTO DA RUA SENADOR SALGADO FILHO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES LOCALIZADOS NA RUA OTÁVIO SILVEIRA BORGES, EM FRENTE AOS NÚMEROS 524, 444 E 352.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DA REDE DE ESGOTO PLUVIAL LOCALIZADA EM TODA A EXTENSÃO DAS RUAS VILA LOBOS, MELVIN JONES, JOSÉ MARTINS E SÃO DOMINGOS. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE,A ELIMINAÇÃO DAS BROCAS NA RUA SÃO DOMINGOS, EM FRENTE AO NÚMERO 88. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE,A PODA DAS ÁRVORES LOCALIZADAS NAS RUAS JOÃO CORREA DA COSTA, AO LADO DO NÚMERO 20, E NA RUA PADRE ANTÔNIO VIEIRA, NO NÚMERO 787, NA ESCOLA ESTADUAL DYONÉLIO MACHADO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE,A REMOÇÃO IMEDIATA DO LIXO DEPOSITADO NO CEMITÉRIO MUNICIPAL DOIS DE NOVEMBRO JUNTO AO MURO E À VERTENTE DO LOCAL. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, O REPARO ASFÁLTICO NA RUA ARTHUR COSTA, NO BAIRRO SÃO JOSÉ, QUASE EM FRENTE AO PORTÃO DE ACESSO DO CMEB ALBERTO PASQUALINE.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DOS CANTEIROS DA AVENIDA PADRE CLARET CONFORME OS SERVIÇOS PROMOVIDOS NA RUA SALGADO FILHO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, O ESTUDO DA POSSIBILIDADE DE DEMARCAR ESTACIONAMENTO PARA CARGA/DESCARGA EM FRENTE AO NÚMERO 458, NA RUA 24 DE AGOSTO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, A CAPINA E A LIMPEZA DAS RUAS ÉRICO VERÍSSIMO E JOSÉ DO PATROCÍNIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NOS SEGUINTES ENDEREÇOS:_x000D_
 1)	NA CURVA DA RUA BENTO GONÇALVES, EM FRENTE AO NÚMERO 1796, NO BAIRRO SÃO SEBASTIÃO;_x000D_
               2) AVENIDA JOÃO PAULO I, EM FRENTE AO NÚMERO 927, NO BAIRRO SANTO INÁCIO._x000D_
 SEM MAIS, E NA EXPECTATIVA DA PROVIDÊNCIA, ENVIAMOS VOTOS DE CONSIDERAÇÃO E APREÇO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA ESQUINA DAS RUAS GRAVATAI E FERNANDO FERRARI, NO BAIRRO CENTRO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA DOS FERROVIÁRIOS EM FRENTE AO NÚMERO 187,  OU REVISÃO DA MESMA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, O CONSERTO DAS SINALEIRAS NO CRUZAMENTO DA RUA PADRE FELIPE COM A RUA FERNANDO FERRARI.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA MONTEIRO LOBATO EM FRENTE AO NÚMERO 548.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL, ACOLHENDO PROPOSIÇÃO DA VEREADORA BEATRIZ LOPES, APROVADA EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA ORESTES PIANTA EM FRENTE AO NÚMERO 227.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL, ACOLHENDO PROPOSIÇÃO DA VEREADORA BEATRIZ LOPES, APROVADA EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, A ELIMINAÇÃO DA BROCA LOCALIZADA NA RUA AGOSTINHO CAMILO DE BORBA EM FRENTE AO NÚMERO 583.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL, ACOLHENDO PROPOSIÇÃO DO VEREADOR LEONARDO PASCOAL, APROVADA EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, A PAVIMENTAÇÃO NO ACESSO LOCALIZADO AO FINAL DA RUA FORTALEZA, CONTIDA NO OFÍCIO 868/2014-SG, DATADO DE 24/09/2014 E AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL, ACOLHENDO PROPOSIÇÃO DO VEREADOR LEONARDO PASCOAL, APROVADA EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE,A PODA DA ÁRVORE LOCALIZADA NO CRUZAMENTO DAS AVENIDAS PADRE CLARET E PRESIDENTE VARGAS, PRÓXIMO À SINALEIRA. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL, ACOLHENDO PROPOSIÇÃO DO VEREADOR LEONARDO PASCOAL, APROVADA EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE,A PINTURA DE FAIXA PARA TRAVESSIA DE PEDESTRES NA ESQUINA DA RUA BENTO GONÇALVES COM AV. PADRE CLARET E EM FRENTE AO NÚMERO 494 DA AV. PADRE CLARET</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL, ACOLHENDO PROPOSIÇÃO DO VEREADOR LEONARDO PASCOAL, APROVADA EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE,A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS DOS POSTES LOCALIZADOS NA VILA EZEQUIEL, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL, ACOLHENDO REQUERIMENTO DO VEREADOR MARCELO KOHLRAUSCH, APROVADO EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, O REPARO DA BOCA-DE-LOBO EM FRENTE AO NÚMERO 37, NA RUA ESPERANÇA, JARDIM PLANALTO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL, ACOLHENDO REQUERIMENTO DO VEREADOR RAFAEL FIGLIERO, APROVADO EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, A TROCA DA LÂMPADA DO POSTE LOCALIZADO NA RUA SILVA JARDIM EM FRENTE AO NÚMERO 148.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DO PASSEIO PÚBLICO LOCALIZADO NA RUA TIRADENTES, EM FRENTE AO NÚMERO 136.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A FISCALIZAÇÃO DOS COMÉRCIOS DA CIDADE, EM RELAÇÃO À VENDA DE FOGOS DE ARTIFICIO OU DE ESTAMPIDO A MENORES DE DEZOITO ANOS, ESPECIALMENTE NOS BAIRROS SÃO JOSÉ E LIBERDADE.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O RECAPEAMENTO ASFÁLTICO EM FRENTE AO NÚMERO 253, NA RUA GERMANO ARDUÍNO TONIOLO, LOCALIZADA NO LOTEAMENTO PARQUE SEMINÁRIO, NO BAIRRO PARQUE AMADOR. </t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA NO TERRENO BALDIO LOCALIZADO NA RUA ADELAR DOBERSTEIN, AO LADO DO NÚMERO 79, NO BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADA NO POSTE LOCALIZADO EM FRENTE AO NÚMERO 682, DA RUA RIO GRANDE, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O REPARO NO ASFALTO DA RUA 24 DE AGOSTO, EM FRENTE AO NÚMERO 411.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADA NA RUA RIO GRANDE, 695.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO PASSEIO PÚBLICO LOCALIZADO NO ENTORNO DA ESCOLA ESTADUAL DYONÉLIO MACHADO, NA RUA JOÃO MANOEL BALADÃO, EM FRENTE AO NÚMERO 45, E DO TERRENO QUE É DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO AO LADO DA INSTITUIÇÃO, ASSIM COMO A RETIRADA DE ENTULHOS LOCALIZADOS NA RUA TAQUARA EM FRENTE AO NÚMERO 736.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA TREZE DE MAIO, PRÓXIMO AO NÚMERO 69, CONTIDA NO OFÍCIO 985/2014-SG, DATADO DE 12/11/2014 E AINDA NÃO REALIZADO PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DO MUTIRÃO DE LIMPEZA JUNTO AS RUAS QUE TIVERAM CASAS ATINGIDAS PELO VENDAVAL ACONTECIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE ESTUDE A POSSIBILIDADE JUNTO À SECRETARIA COMPETENTE DE DIVULGAR COM ANTECEDÊNCIA DE UMA SEMANA &amp;#8211; NO SITE DA PREFEITURA E IMPRENSA - OS LOCAIS ONDE ESTARÃO INSTALADOS OS RADARES MÓVEIS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADAS NOS POSTES LOCALIZADOS NA RUA PADRE CACIQUE, EM FRENTE AO NÚMERO 83, E NA ESQUINA COM A RUA QUARAÍ, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO LAUDO TÉCNICO QUE AVALIOU NÃO SER NECESSÁRIA A PODA DA ÁRVORE LIGUSTRO, LOCALIZADA NA DIVISA DO TERRENO DA RUA VEREADOR ERNESTO MENEZES, NÚMERO 48, BAIRRO OLÍMPICA.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO DAS REDES DE BOCA DE LOBO COM HIDROJATEAMENTO EM TODA A EXTENSÃO DAS RUAS FERNANDO FERRARI E PELOTAS, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LÂMPADA NA RUA DOS FERROVIÁRIOS, DO LADO OPOSTO AO NÚMERO 196.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE UMA ÁRVORE QUE TOMBOU COM O ÚLTIMO TEMPORAL E ESTÁ OBSTRUINDO A PASSAGEM DE PEDESTRES NA RUA LA SALLE, EM FRENTE AO NÚMERO 984.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A DESOBSTRUÇÃO DO BUEIRO LOCALIZADO NA RUA ALAGOAS, 54.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXECUTIVO MUNICIPAL RELATIVAS AO EXERCÍCIO DE 2006</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXECUTIVO MUNICIPAL RELATIVAS AO EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/3752/3752_texto_integral.pdf</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/3752/3752_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXECUTIVO MUNICIPAL RELATIVAS AO EXERCÍCIO DE 2009</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1438/1438_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1438/1438_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE LOTEAMENTOS, AVENIDAS E RUAS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1439/1439_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1439/1439_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1440/1440_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1440/1440_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1441/1441_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1441/1441_texto_integral.doc</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1329/1329_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1329/1329_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º DA LEI MUNICIPAL 2.683, DE 20 DE OUTUBRO DE 1997 - FUNREBOM.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLEMENTAR PARA PRESTAÇÃO DE SERVIÇOS DE SAÚDE A TABELA DO SISTEMA ÚNICO DE SAÚDE &amp;#8211; SUS, BEM COMO A TABELA DA CLASSIFICAÇÃO BRASILEIRA HIERARQUIZADA DE PROCEDIMENTOS MÉDICOS &amp;#8211; CBHPM PARA OS SERVIÇOS NÃO ABARCADOS PELO SUS.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1342/1342_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1342/1342_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL EM PROL DA ENTIDADE CENTRO DE FORMAÇÃO TEREZA VERZERI, VISANDO A EXECUÇÃO EM ÂMBITO MUNICIPAL DAS AÇÕES RELACIONADAS AO PROGRAMA INTEGRADO DE INCLUSÃO SOCIAL NO DECORRER DO ANO DE 2014.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1361/1361_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1361/1361_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PSICÓLOGO NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1408/1408_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1408/1408_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.doc</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ NOVA REDAÇÃO AO CAPUT DO ART. 2º, NO TOCANTE AOS TERMOS EXPRESSOS JUNTO A LEI MUNICIPAL Nº 5.819, DE 23 DE DEZEMBRO DE 2013, QUE DISPÕE SOBRE O CONVÊNIO REFERENTE AO PROGRAMA AUXÍLIO CIDADÃO (PROAC)&amp;#8221;</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1411/1411_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1411/1411_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGO DE CONTADOR NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1100/1100_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1100/1100_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CAIXAS ELETRÔNICOS EM ALTURA REDUZIDA NAS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA MUNICIPAL DE USO COMUM DO POVO E DÁ NOVA AFETAÇÃO PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1196/1196_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1196/1196_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR E ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1412/1412_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1412/1412_texto_integral.doc</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1415/1415_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1415/1415_texto_integral.doc</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1363/1363_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1363/1363_texto_integral.doc</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1406/1406_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1406/1406_texto_integral.doc</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1417/1417_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1417/1417_texto_integral.doc</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1418/1418_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1418/1418_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CONTRATAR POR TEMPO DETERMINADO, SERVIDOR PÚBLICO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NA FUNÇÃO DE OFICIAL DE PORTARIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1364/1364_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1364/1364_texto_integral.doc</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1365/1365_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1365/1365_texto_integral.doc</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1360/1360_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1360/1360_texto_integral.doc</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.doc</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1359/1359_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1359/1359_texto_integral.doc</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.doc</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.doc</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1195/1195_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1195/1195_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO._x000D_
 </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.doc</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1192/1192_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1192/1192_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONTRATAÇÃO DE AGENTE DE COMBATE À DENGUE POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1308/1308_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1308/1308_texto_integral.doc</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1362/1362_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1362/1362_texto_integral.doc</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1309/1309_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1309/1309_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.doc</t>
   </si>
   <si>
     <t>VETA TOTALMENTE O PROJETO DE LEI Nº 045/2014, QUE DISPÕE SOBRE O FUNCIONAMENTO DOS SEMÁFOROS DO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1112/1112_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1112/1112_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA A SEMANA DE MOBILIZAÇÃO MUNICIPAL PARA DOAÇÃO DE MEDULA ÓSSEA</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE AUXILIAR DE EDUCAÇÃO INFANTIL E DE AUXILIAR DE INCLUSÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO DO CONSELHO TUTELAR EM ESTEIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.doc</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.docx</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1187/1187_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1187/1187_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1188/1188_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1188/1188_texto_integral.doc</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1189/1189_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/957/957_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1189/1189_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/957/957_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO._x000D_
 </t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1198/1198_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1198/1198_texto_integral.doc</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1190/1190_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1190/1190_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/959/959_texto_integral.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/959/959_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.doc</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1191/1191_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1191/1191_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.doc</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.doc</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.doc</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO._x000D_
 </t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ALUGUEL SOCIAL NO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO._x000D_
 </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.doc</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.doc</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.doc</t>
-[...11 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.doc</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGOS DE ASSISTENTE SOCIAL NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.doc</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/950/950_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/950/950_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE - UBS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.doc</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SERVENTE, POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O TEMPO DE ESPERA DE ATENDIMENTO NAS AGÊNCIAS LOTÉRICAS NO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.doc</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE SEPULTADOR POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.doc</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO DE SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.doc</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL AOS SERVIDORES MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE-ALIMENTAÇÃO E VALE-REFEIÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.doc</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DA BOLSA AUXÍLIO DOS ESTAGIÁRIOS DA CÂMARA MUNICIPAL DE ESTEIO.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/877/877_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/877/877_texto_integral.doc</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 5.701/2013 E O ARTIGO 1º DA LEI MUNICIPAL Nº 5.684/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/879/879_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/879/879_texto_integral.doc</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA DE ESTEIO, VISANDO REPASSE DE RECURSOS FINANCEIROS PARA CONTRIBUIR COM A AMPLIAÇÃO E EFICIÊNCIA DOS ÓRGÃOS DE SEGURANÇA PÚBLICA NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CRIA, NO ÂMBITO DO MUNICÍPIO DE ESTEIO, O CONSELHO MUNICIPAL DE JUVENTUDE, ÓRGÃO AUTÔNOMO DE CARÁTER PERMANENTE, PROPOSITIVO, CONSULTIVO E FISCALIZADOR, VINCULADO AO PODER EXECUTIVO MUNICIPAL DE REPRESENTAÇÃO DA POPULAÇÃO JOVEM ESTEIENSE.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS DECLARADOS INSERVÍVEIS À COOPERATIVA DE TRABALHO DE RECICLADORES DE ESTEIO</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.doc</t>
   </si>
   <si>
     <t>ACRESCE O PARÁGRAFO ÚNICO AO ARTIGO 4° DA LEI N° 4617, DE 26 DE MAIO DE 2008, QUE DISPÕE SOBRE A ELEIÇÃO DIRETA PARA O CARGO DE DIRETOR E VICE-DIRETOR DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, REVOGA AS LEIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.999, DE 26 DE NOVEMBRO DE 2009.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DO RIO GRANDE DO SUL.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A ORGANIZAÇÃO NÃO GOVERNAMENTAL GATA &amp;#8211; GRUPO DE AMIGOS E TRATADORES DOS ANIMAIS, NO PERÍODO CORRESPONDIDO ENTRE OS MESES DE JUNHO E JULHO DE 2014, VISANDO A EXECUÇÃO DO PROJETO CONTROLE POPULACIONAL DE CÃES E GATOS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/875/875_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/875/875_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA LOTEAMENTO, RUAS E PRAÇAS</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.701 DE 20 DE NOVEMBRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.doc</t>
-[...14 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE MÉDICO VETERINÁRIO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGO DE ASSISTENTE SOCIAL NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE ESTÍMULO À ADOÇÃO DE ANIMAIS DOMÉSTICOS, DISPÕE SOBRE AS ADOÇÕES EM EVENTOS DE ADOÇÃO DESSES ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.doc</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N. 1.762, DE 04 DE JUNHO DE 1991, E SUAS ALTERAÇÕES POSTERIORES.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO IDOSO NO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.doc</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DISPONIBILIDADE DE GUARDA VOLUMES (ARMÁRIOS) NA ENTRADA DOS BANCOS ESTABELECIDOS NO ÂMBITO DO MUNICÍPIO DE ESTEIO</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE MÉDICO PSIQUIATRA, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES QUE ATUAREM NO PROGRAMA PRIMEIRA INFÂNCIA MELHOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.doc</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A PROCEDER O FIRMAMENTO DE TERMO DE CONVÊNIO COM O CONSEQUENTE REPASSE DE SUBVENÇÃO SOCIAL EM PROL DA ASSOCIAÇÃO DOS DEFICIENTES VISUAIS DE CANOAS &amp;#8211; ADEVIC, NO PERÍODO COMPREENDIDO ENTRE OS MESES DE AGOSTO DE 2014 E JULHO DE 2015</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.doc</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.doc</t>
-[...8 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE ESTEIO, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/667/667_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/667/667_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE GESTOR FINANCEIRO, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5118 DE 23 DE JULHO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.doc</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.doc</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.doc</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE USO DE UMA ÁREA DE TERRAS À INSTITUIÇÃO EDUCACIONAL E BENEFICENTE ASSEMBLEIA DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.doc</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.doc</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.doc</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O FIRMAMENTO DO TERMO DE CONVÊNIO SEM ÔNUS FINANCEIRO COM A ASSOCIAÇÃO DO VOLUNTARIADO E DA SOLIDARIEDADE &amp;#8211; AVESOL, VISANDO AS AÇÕES INERENTES À ORGANIZAÇÃO GERAL DAS ATIVIDADES EXERCIDAS PELOS COMERCIANTES AMBULANTES QUANDO DA EXECUÇÃO DA EXPOSIÇÃO INTERNACIONAL DE ANIMAIS, MÁQUINAS, IMPLEMENTOS E PRODUTOS AGROPECUÁRIOS &amp;#8211; EXPOINTER 2014.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.doc</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DO INCENTIVO FINANCEIRO DE CUSTEIO RECEBIDO DO ESTADO NOS TERMOS DA PORTARIA N° 382, DE 20 DE MAIO DE 2014, DA SECRETARIA DE ESTADO DA SAÚDE DO RIO GRANDE DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O CARGO EM COMISSÃO DE DIRETOR DO DEPARTAMENTO DE ESGOTOS PLUVIAIS NA SECRETARIA MUNICIPAL DE OBRAS VIÁRIAS E SERVIÇOS URBANOS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.doc</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.doc</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.doc</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.docx</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVÊNIO COM A ONG AMIGOS DA DIVERSIDADE, NO PERÍODO CORRESPONDIDO À SEGUNDA QUINZENA DO MÊS DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 5.601/2012; DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº 5.786/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO SALARIAL AOS SERVENTES, AUXILIARES DE EDUCADOR SOCIAL E EDUCADORES SOCIAIS LOTADOS NO ABRIGO MUNICIPAL; CRIA FUNÇÃO GRATIFICADA JUNTO À SECRETARIA MUNICIPAL DE CIDADANIA E DESENVOLVIMENTO SOCIAL E DÁ NOVA REDAÇÃO AO ARTIGO 14, PARÁGRAFO 7º, DA LEI MUNICIPAL Nº 5.607/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 14 DA LEI MUNICIPAL Nº 3.645/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.doc</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/461/461_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/461/461_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE EDUCADOR SOCIAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.doc</t>
   </si>
   <si>
     <t>RETIFICA A ÁREA DESCRITA NO ARTIGO 1º DA LEI MUNICIPAL Nº 1154/1982.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.doc</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5702/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>AUTORIZA O FIRMAMENTO DE TERMO DE CONVÊNIO E O CONSEQÜENTE REPASSE DE VALORES EM PROL DA ONG GATA &amp;#8211; GRUPO DE AMIGOS E TRATADORES DOS ANIMAIS, NO PERÍODO CORRESPONDIDO ENTRE OS MESES DE SETEMBRO DE 2014 A FEVEREIRO DE 2015, VISANDO À EXECUÇÃO DOS PROGRAMAS DE CONTROLE POPULACIONAL DE CÃES E GATOS E ATENDIMENTO EMERGENCIAL AOS ANIMAIS VULNERÁVEIS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO DO PMAT &amp;#8211; PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA E DA GESTÃO DOS SETORES SOCIAIS BÁSICOS, DO BNDES, JUNTO À CAIXA ECONÔMICA FEDERAL, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.doc</t>
-[...8 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.doc</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO ADQUIRIR IMÓVEL QUE MENCIONA PARA EXECUÇÃO DO PROJETO DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGOS NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 56 DA LEI MUNICIPAL Nº 5.381/2011</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.doc</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 5.091, DE 20 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.doc</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 5.231/2011</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O FIRMAMENTO DE TERMO DE CONVÊNIO ENTRE O MUNICÍPIO DE ESTEIO, A CÂMARA DE DIRIGENTES LOJISTAS DE ESTEIO &amp;#8211; CDL, COM O CONSEQUENTE REPASSE DE VALORES VISANDO À EXECUÇÃO DA CAMPANHA ESTEIO SHOW DE NATAL.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DA PROMOÇÃO DOS DIREITOS DE LGBTS DO MUNICÍPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.doc</t>
-[...11 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.753/2013, QUE INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE ESTEIO PARA O PERÍODO DE 2014 ATÉ 2017.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.996, DE 01 DE OUTUBRO DE 2014.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SEMANA DE PREVENÇÃO AO DIABETES, CRIA A &amp;#8220;CORRIDA DE PREVENÇÃO AO DIABETES&amp;#8221; NO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR OPERAÇÕES DE CRÉDITO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL (BNDES), ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.doc</t>
   </si>
   <si>
     <t>LEVANTA GRAVÂME DE AEIS E REVOGA DIREITO DE PREEMPÇÃO DAS ÁREAS QUE MENCIONA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL EM PROL DA ESCOLA DE EDUCAÇÃO INFANTIL CRIANÇA ESPERANÇA, VISANDO O PAGAMENTO DE DESPESAS DE MANUTENÇÃO NO PERÍODO COMPREENDIDO ENTRE DEZEMBRO DE 2014 A FEVEREIRO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL EM PROL DA ESCOLA COMUNITÁRIA DE EDUCAÇÃO INFANTIL NOVO LAR SESTILIA ANNA TONIOLO, VISANDO O PAGAMENTO DO 13º SALÁRIO E DEMAIS OBRIGAÇÕES TRABALHISTAS NO PERÍODO REFERENTE AOS MESES DE NOVEMBRO E DEZEMBRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O PADRÃO SALARIAL DO CARGO DE PROFESSOR DE EDUCAÇÃO INFANTIL, COM CARGA HORÁRIA DE 20 HORAS SEMANAIS, CRIADO PELA LEI MUNICIPAL Nº 6020, DE 10 DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DA RUA HORTÊNCIA (RUA &amp;#8220;B&amp;#8221;) DO LOTEAMENTO BOM JESUS, LEI MUNICIPAL Nº 5.837, DE 14 DE FEVEREIRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL PROCEDER A FIRMATURA DE CONTRATO DE RATEIO POR INTERMÉDIO DE CONSÓRCIO PÚBLICO NO DECORRER DO ANO DE 2014, VISANDO AS AÇÕES DE SANEAMENTO BÁSICO NECESSÁRIAS À BACIA HIDROGRÁFICA DO RIO DOS SINOS &amp;#8211; PRÓ-SINOS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE ENGENHEIRO AGRÔNOMO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.doc</t>
   </si>
   <si>
     <t>DESAFETA IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE ESTEIO PASSANDO DA CLASSE DE &amp;#8220;BEM PÚBLICO&amp;#8221; PARA A CLASSE DE &amp;#8220;BEM DOMINIAL&amp;#8221;, E AUTORIZA O PODER PÚBLICO A EFETUAR A PRODUÇÃO HABITAÇÕES DE INTERESSE SOCIAL PELO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE PREMIAÇÃO EM DINHEIRO NA GINCANA REGISTRO ON LINE DE VIOLÊNCIA NAS ESCOLAS &amp;#8211; ROVE</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA CARGO NA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.doc</t>
   </si>
   <si>
     <t>RECLASSIFICA OS CARGOS DE AGENTE DE COMBATE À DENGUE, AGENTE COMUNITÁRIO DA SAÚDE, AGENTE COMUNITÁRIO PSF, AGENTE COMUNITÁRIO PACS E AGENTE VISITADOR SANITÁRIO; ALTERA O ARTIGO 5º DA LEI MUNICIPAL Nº 5.091/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.doc</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO EM PROL DAS ENTIDADES CARNAVALESCAS QUE MENCIONA, VISANDO À EXECUÇÃO DO CARNAVAL 2015 NO MUNICÍPIO DE ESTEIO</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LETRA &amp;#8220;E&amp;#8221; DO ARTIGO 3° DA LEI MUNICIPAL DE Nº 5.528, DE 28 DE JUNHO DE 2012.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.753/2013.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 5.773/2013.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.doc</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE MÉDICO DO TRABALHO, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE LIGA FEMININA DE COMBATE AO CÂNCER, NO PERÍODO CORRESPONDENTE AOS MESES DE DEZEMBRO DE 2014 E JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE ASSOCIAÇÃO DE VOLUNTÁRIOS SOLIDARIEDADE SAGRADO CORAÇÃO DE JESUS, NO PERÍODO CORRESPONDENTE AOS MESES DE DEZEMBRO DE 2014 A FEVEREIRO DE 2015</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.docx</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.doc</t>
   </si>
   <si>
     <t>DESAFETA IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE ESTEIO, PASSANDO DA CLASSE DE BEM PÚBLICO PARA A CLASSE DE BEM DOMINIAL, E AUTORIZA O PODER PÚBLICO A EFETUAR A PRODUÇÃO DE UNIDADES HABITACIONAIS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR PARCELAMENTO COM A EMPRESA QUE VENCER O CERTAME LICITATÓRIO PARA PAVIMENTAÇÃO E REPAVIMENTAÇÃO NAS RUAS DESTA MUNICIPALIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE ESTEIO REFERENTE AO EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1193/1193_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1193/1193_texto_integral.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 251, 252, E 253 DA LEI COMPLEMENTAR 5.231, DE 26 DE JANEIRO DE 2011.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA, NO ÂMBITO DO MUNICÍPIO DE ESTEIO, O CONSELHO MUNICIPAL DE JUVENTUDE, ÓRGÃO AUTÔNOMO DE CARÁTER PERMANENTE, PROPOSITIVO, CONSULTIVO E FISCALIZADOR, VINCULADO AO PODER EXECUTIVO MUNICIPAL DE REPRESENTAÇÃO DA POPULAÇÃO JOVEM ESTEIENSE.&amp;#8221;</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.629/90</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1443/1443_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1443/1443_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NA CÂMARA MUNICIPAL DE ESTEIO A SEMANA EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER E SESSÃO SOLENE DA MULHER._x000D_
 </t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE ESTEIO A REALIZAR ATO SOLENE EM HOMENAGEM AO DIA DO IDOSO</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1197/1197_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1197/1197_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A FRENTE PARLAMENTAR EM DEFESA DA UNIVALES &amp;#8211; UNIVERSIDADE FEDERAL DOS VALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA, NA CÂMARA MUNICIPAL DE ESTEIO, A FRENTE PARLAMENTAR PELO USO RACIONAL DA ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1194/1194_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1194/1194_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DE ESTEIO A SEMANA DA DEMOCRACIA EM ALUSÃO AO GOLPE CÍVICO-MILITAR DE 1964.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA INSERVÍVEIS BENS MÓVEIS SITUADOS NO LEGISLATIVO E AUTORIZA SUA TRANSFERÊNCIA AO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.doc</t>
   </si>
   <si>
     <t>TRANSFERE O DIA DA SESSÃO ORDINÁRIA E DAS REUNIÕES DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL, DE 17 PARA 18 DE JUNHO DE 2014, MANTENDO-SE O HORÁRIO REGIMENTAL, EM FUNÇÃO DO JOGO DA SELEÇÃO BRASILEIRA NA COPA DO MUNDO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA NA CÂMARA MUNICIPAL DE ESTEIO A FRENTE PARLAMENTAR EM DEFESA DO PLEBISCITO POPULAR POR UMA CONSTITUINTE EXCLUSIVA E SOBERANA DO SISTEMA POLÍTICO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL REALIZAR ATO SOLENE ALUSIVO A SEMANA DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DE ESTEIO, A SESSÃO SOLENE EM HOMENAGEM AO DIA MUNDIAL DO ESCOTISMO.</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO Nº 609/2009, QUE DISPÕE ACERCA DA CONTRATAÇÃO DE ESTAGIÁRIOS NO ÂMBITO DA CÂMARA MUNICIPAL DE ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O MEMORIAL DA CÂMARA DE VEREADORES DE ESTEIO E AUTORIZA A CONTRATAÇÃO DE ASSESSORIA TÉCNICA PARA A SUA IMPLEMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO À INFORMAÇÃO E A APLICAÇÃO DA LEI FEDERAL Nº 12.527/2011 NO ÂMBITO DA CÂMARA MUNICIPAL DE ESTEIO.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHE A ESTA CASA OS SEGUINTES DOCUMENTOS:_x000D_
 - PLANTA PLANIALTIMÉTRICA DO MUNICÍPIO DE ESTEIO;_x000D_
 - PLANTA DA CANALIZAÇÃO PLUVIAL DO MUNICÍPIO DE ESTEIO._x000D_
 </t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1285/1285_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1285/1285_texto_integral.docx</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO DE JUBILAMENTO AOS SERVIDORES DO QUADRO EFETIVO DA CÂMARA MUNICIPAL DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1210/1210_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1210/1210_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA QUE SE DIGNE A INFORMAR O SEGUINTE:_x000D_
 _x000D_
 1)	QUAL É A PREVISÃO DE ARRECADAÇÃO COM A TAXA DE LIXO, PARA O ANO DE 2014?_x000D_
 2)	QUANTO FOI ARRECADADO COM A TAXA DE LIXO ATÉ O PRESENTE MOMENTO?_x000D_
 3)	ONDE ESTÁ SENDO UTILIZADO O VALOR ARRECADADO COM A TAXA DE LIXO?_x000D_
 4)	QUAIS AS OBRAS, SERVIÇOS E EQUIPAMENTOS QUE ESTÃO INCLUÍDOS COMO INVESTIMENTOS COM RECURSOS ORIUNDOS DA ARRECADAÇÃO DA TAXA DE LIXO?_x000D_
 5)	SOLICITA AINDA, RELATÓRIO DE ARRECADAÇÃO E INVESTIMENTO NO PERÍODO DE JANEIRO A MARÇO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1212/1212_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1212/1212_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHAR A ESTA CASA OS SEGUINTES DOCUMENTOS:_x000D_
 _x000D_
 1)	CÓPIA DA PRESTAÇÃO DE CONTAS ATUALIZADA DO PREV ESTEIO, COM TODOS OS COMPROVANTES DE DEPÓSITO;_x000D_
 2)	 CÓPIA DOS COMPROVANTES DE PAGAMENTO DO PARCELAMENTO DO PREV ESTEIO._x000D_
 </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>REFORÇO NA RONDA POLICIAL DO BAIRRO TRÊS MARIAS, EM ESPECIAL NOS TRECHOS PRÓXIMOS DA RS-118. SOLICITA AINDA, QUE SEJA DIVULGADA DE FORMA MAIS EFETIVA OS CANAIS DE COMUNICAÇÃO DA CORPORAÇÃO COM OS MORADORES DA REGIÃO, BEM COMO SE OFEREÇA UMA RESPOSTA MAIS ÁGIL AOS CHAMADOS DOS CIDADÃOS, EM ESPECIAL NO TURNO DA NOITE.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ESTUDE A POSSIBILIDADE DE AMPLIAÇÃO DO PRAZO PARA PAGAMENTO DO IPTU &amp;#8211; COTA ÚNICA PARA 31 DE JANEIRO DE 2014.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE NOTIFIQUE O PROPRIETÁRIO/RESPONSÁVEL PELO IMÓVEL SITUADO NA AV. LUIZ PASTEUR, ESQUINA COM RUA RITA DE CÁSSIA &amp;#8211; BAIRRO TEOPOLIS, PARA LIMPEZA, CERCAMENTO E MANUTENÇÃO DO TERRENO QUE SE ENCONTRA EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/949/949_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/949/949_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O RETORNO DO ABRIGO DE PONTO DE ÔNIBUS PARA O SEU LOCAL DE ORIGEM NA AV. ERNESTO DORNELES, EM FRENTE AO Nº 694, ESQUINA COM AV. JOÃO PAULO I. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/956/956_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/956/956_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE INFORME QUANDO SERÃO IMPLANTADAS AS MEDIDAS NECESSÁRIAS PARA CONSERVAÇÃO DO COMPLEXO HISTÓRICO SEMINÁRIO CLARETIANO, DEFINIDAS NA SENTENÇA DO PROCESSO Nº 041/1.08.0003627-0, NOTADAMENTE:_x000D_
 _x000D_
 A)	RECUPERAÇÃO DAS ABERTURAS E DO TELHADO DO PRÉDIO DOS FUNDOS;_x000D_
 B)	COLOCAÇÃO DE REFORÇO OU ESCORAS NAS PAREDES DO PRÉDIO DA FRENTE;_x000D_
 C)	SERVIÇO DE VIGILÂNCIA 24H;_x000D_
 D)	INSTALAÇÃO DE ILUMINAÇÃO ADEQUADA EM TODO O IMÓVEL;_x000D_
 E)	APARO PERIÓDICO DA VEGETAÇÃO DO TERRENO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE NOTIFIQUE A CORSAN SOBRE A MANUTENÇÃO DA PAVIMENTAÇÃO DA RUA BENTO GONÇALVES, ESQUINA COM A RUA PADRE FELIPE.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDENCIE A MANUTENÇÃO DO PAVIMENTO DO PASSEIO PÚBLICO JUNTO AOS CANTEIROS DA AVENIDA DO CARNAVAL (AVENIDA ERNESTO DORNELES) NO PARQUE SANTO INÁCIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE INFORME A COMISSÃO DE URBANIZAÇÃO, TRANSPORTE E HABITAÇÃO, QUAL O ESTÁGIO ATUALIZADO DAS OBRAS E AÇÕES PROPOSTAS PELO EXECUTIVO PARA COMBATER AS ENCHENTES EM ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE NOTIFIQUE O PROPRIETÁRIO/RESPONSÁVEL PELO IMÓVEL SITUADO NA RUA 24 DE AGOSTO, AO LADO DO Nº 1738, PARA LIMPEZA E MANUTENÇÃO DO TERRENO QUE ESTÁ EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE NOTIFIQUE O PROPRIETÁRIO/RESPONSÁVEL PELO IMÓVEL SITUADO NA RUA HENRIQUE DE PAULA SILVEIRA, Nº 19, PARA LIMPEZA E MANUTENÇÃO DO TERRENO E CALÇADA QUE ESTÃO EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE INFORME A ESTE VEREADOR OS SEGUINTES DADOS:_x000D_
 1) QUAL A PREVISÃO PARA IMPLANTAÇÃO DO ESTACIONAMENTO ROTATIVO NA CIDADE?_x000D_
 2) QUAIS AS EMPRESAS QUE PARTICIPARAM DA LICITAÇÃO PARA EXPLORAR ESTE SERVIÇO?_x000D_
 3) ENVIAR CÓPIA DOS DOCUMENTOS APRESENTADOS PELAS EMPRESAS QUE PARTICIPARAM DA LICITAÇÃO?</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE DISPONIBILIZE NOVOS COLETES BALÍSTICOS PARA OS GUARDAS MUNICIPAIS, UMA VEZ QUE OS EQUIPAMENTOS ATUAIS ESTÃO COM A DATA DE VALIDADE VENCIDA.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DAS BOCAS-DE-LOBO DA RUA GRAVATAÍ.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1310/1310_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1310/1310_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE NOTIFIQUE O PROPRIETÁRIO/RESPONSÁVEL PELO IMÓVEL SITUADO NA ESTRADA DO BOQUEIRÃO, AO LADO DO Nº 1141 PARA LIMPEZA, CERCAMENTO E MANUTENÇÃO DO TERRENO QUE ESTÁ ABANDONADO, SERVINDO COMO DEPÓSITO DE LIXO.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE ENCAMINHE A RELAÇÃO DE TODOS OS ALVARÁS EMITIDOS PELA PREFEITURA DE ESTEIO, NO PERÍODO DE JANEIRO A DEZEMBRO DE 2013, CONSTANDO NOME, ENDEREÇO E DATA DE EMISSÃO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>Bia Lopes, Leo Dahmer, Michele Pereira</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES SOBRE OS CONTRATOS DE MANUTENÇÃO DE VEÍCULOS DA PREFEITURA MUNICIPAL DE ESTEIO._x000D_
 SENDO QUE A SOLICITAÇÃO ACIMA SE JUSTIFICA À MEDIDA QUE A BANCADA DO PARTIDO DOS TRABALHADORES BUSCA ESCLARECIMENTOS SOBRE AS QUESTÕES ABAIXO:_x000D_
 _x000D_
 1)	QUAL EMPRESA ERA RESPONSÁVEL PELA MANUTENÇÃO DE VEÍCULOS NO PERÍODO DE 2009 ATÉ A PRESENTE DATA?_x000D_
 2)	QUANTOS CONTRATOS ESTA EMPRESA POSSUÍA COM O MUNICÍPIO? ESTES CONTRATOS FORAM FIRMADOS COM PRÉVIO PROCESSO LICITATÓRIO?_x000D_
 3)	EXISTEM CONTRATOS VIGENTES COM A REFERIDA EMPRESA?_x000D_
 4)	COMO SE DAVA A FORMA DE PAGAMENTO E CONTROLE DA PRESTAÇÃO DOS SERVIÇOS POSTERIOR A 2009?_x000D_
 5)	ESTA EMPRESA PRESTOU SERVIÇOS DE MANUTENÇÃO ANTERIOR AOS CONTRATOS VIGENTES?_x000D_
 6)	EM CASO DE RESPOSTA POSITIVA A PERGUNTA ANTERIOR, EM QUE DATA INICIOU A PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO POR ESTA EMPRESA PARA O MUNICÍPIO?_x000D_
 7)	AINDA EM CASO DE RESPOSTA POSITIVA AO ITEM 5, A PRESTAÇÃO DE SERVIÇO PELA EMPRESA SE ORIGINOU DE CERTAME LICITATÓRIO?_x000D_
 8)	AINDA EM CASO DE RESPOSTA POSITIVA AO ITEM 5, COMO SE DAVA O CONTROLE DOS PAGAMENTOS E DA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO NESTES PERÍODOS?EXISTEM NOTAS FISCAIS DO PERÍODO?</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1313/1313_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1313/1313_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE FORNEÇA CÓPIA DOS CONTRATOS/CONVÊNIOS FIRMADOS PARA UTILIZAÇÃO DA CASA DE CULTURA DE ESTEIO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1316/1316_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1316/1316_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE FORNEÇA UMA RELAÇÃO NOMINAL DE TODOS OS AGENTES COMUNITÁRIOS DE SAÚDE COM CONTRATO ATIVO JUNTO AO MUNICÍPIO, BEM COMO AQUELES QUE PRESTARAM SERVIÇO NOS ANOS DE 2012 E 2013, COM INDICAÇÃO DO PERÍODO TRABALHADO, BEM COMO A RELAÇÃO DOS VALORES MENSAIS PAGOS A CADA AGENTE.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1317/1317_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1317/1317_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE INFORME QUAL A INTENÇÃO DA ADMINISTRAÇÃO MUNICIPAL EM RELAÇÃO AO PROJETO DE INSTALAÇÃO DA UNIDADE BÁSICA DE SAÚDE DO TAMANDARÉ.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1471/1471_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1471/1471_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA, UMA RELAÇÃO COM NOME E ENDEREÇO DE TODOS OS CIDADÃOS ESTEIENSES BENEFICIADOS COM O PROGRAMA BOLSA FAMÍLIA.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1472/1472_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1472/1472_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA, UMA RELAÇÃO COM NOME E ENDEREÇO DE TODOS OS CIDADÃOS CONTEMPLADOS COM MORADIA NO CONDOMÍNIO POR DO SOL.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1473/1473_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1473/1473_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, A SUBSTITUIÇÃO DO POSTE DE ILUMINAÇÃO LOCALIZADO NA RUA DOM FELICIANO EM FRENTE AO Nº 44.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1474/1474_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1474/1474_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHAR A ESTA CASA, CÓPIA DO DOCUMENTO PROTOCOLADO NA COMISSÃO DE ASSUNTOS ECONÔMICOS (CAE), PEDINDO EXPLICAÇÕES SOBRE INVESTIMENTOS EM PROJETOS ESTRANGEIROS FEITOS PELO BRASIL.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1475/1475_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1475/1475_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDE A POSSIBILIDADE DE INCLUIR NA OBRA DA BR448 &amp;#8211; TRECHO ENTRE ESTEIO E SAPUCAIA DO SUL &amp;#8211; O SISTEMA DE BUEIRO METÁLICO TAMBÉM CONHECIDO COMO TÚNEL LINNER. </t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1476/1476_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1476/1476_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE A LIMPEZA DAS GALERIAS FIXADAS JUNTO À VIA SECUNDÁRIA QUE FOI CONSTRUÍDA SOBRE O ARROIO SAPUCAIA EM PARALELO COM A PONTE DA BR 448.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1477/1477_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1477/1477_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, AÇÕES MAIS INTENSIVAS EM RELAÇÃO AO EXCESSO DE VELOCIDADE NAS RUAS DE ESTEIO. </t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1478/1478_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1478/1478_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, SE A INFORMATIZAÇÃO DOS PROCEDIMENTOS DE VACINAÇÃO, ATRAVÉS DO SISTEMA DE INFORMAÇÕES DO PROGRAMA NACIONAL DE IMUNIZAÇÃO &amp;#8211; SI-PNI JÁ FOI IMPLANTADA? SEGUNDO O OFICIO Nº 614/2013 GP, A IMPLANTAÇÃO DO SISTEMA, COM A INSTALAÇÃO DOS EQUIPAMENTOS EM TODAS AS SALAS DE VACINA, SERIA REALIZADA ATÉ DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1479/1479_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1479/1479_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, QUANDO SERÁ INICIADA E CONCLUÍDA A OBRA DE CONSTRUÇÃO DA NOVA REDE DE DRENAGEM DA RUA BENTO GONÇALVES?</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1480/1480_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1480/1480_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA, CÓPIA DOS CONTRATOS DE PRESTAÇÃO DE SERVIÇOS MÉDICOS E EXAMES LABORATORIAIS E DE IMAGEM QUE ESTÃO VIGENTES.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1444/1444_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1444/1444_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA SENHORIA, A SUBSTITUIÇÃO DOS POSTES LOCALIZADOS NOS SEGUINTES LOCAIS:_x000D_
 - RUA PRATA ESQUINA, COM A RUA PADRE FELIPE;_x000D_
 - AVENIDA LUIZ PASTEUR, EM FRENTE AO Nº 8382;_x000D_
 - IGREJA SANTO ANTONIO MARIA CLARET, ESQUINA COM A RUA MANOEL DOS SANTOS &amp;#8211; BAIRRO TRÊS MARIAS._x000D_
 SOLICITA AINDA O RESTABELECIMENTO DO FORNECIMENTO DE ENERGIA ELÉTRICA PARA MORADORES E COMERCIANTES DA REGIÃO DA RUA PADRE FELIPE._x000D_
 </t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1446/1446_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1446/1446_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A BR 448 &amp;#8211; ACESSO A ESTEIO -  QUAL A PREVISÃO PARA ABERTURA DA ENTRADA EM ESTEIO E DE QUE FORMA SERÁ FEITO E SINALIZADO O ACESSO PELA AVENIDA CELINA CHAVES KROEFF, BR 116 E CENTRO DE ESTEIO? SOLICITA AINDA, QUE SE DIGNE ENCAMINHAR CÓPIA DO PROJETO DE ACESSO DA BR 448 A ESTEIO PARA CONHECIMENTO E DIVULGAÇÃO.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1437/1437_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1437/1437_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE ESTUDE A POSSIBILIDADE DE ENCAMINHAR AO SENHOR GOVERNADOR DO ESTADO, PEDIDO DE CONCESSÃO DE USO DO PRÉDIO ONDE FUNCIONAVA O POSTO DA BRIGADA DO BAIRRO NOVO ESTEIO PARA ACOMODAR OS PROFISSIONAIS DO ESTRATÉGIA DE SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1448/1448_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1448/1448_texto_integral.docx</t>
   </si>
   <si>
     <t>ENVIO DE PROPOSTA VOLUNTÁRIA AO MINISTÉRIO DO ESPORTE, DENTRO DA AÇÃO ORÇAMENTÁRIA 20355450, PARA O DESENVOLVIMENTO DO ESPORTE EDUCACIONAL, RECREATIVO E DE LAZER, MEDIANTE QUALIFICAÇÃO DOS CAMPOS DE FUTEBOL DE ESTEIO.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1452/1452_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1452/1452_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR A ESTA CASA O QUE SEGUE:_x000D_
 1-	SEGUNDO DECLARAÇÃO AO JORNAL VS, NO DIA 04 DESTE MÊS, O MUNICÍPIO DEVERÁ ASSUMIR PARTE DA ILUMINAÇÃO DA BR 448. ESSA MEDIDA DEVERÁ ACARRETAR AUMENTO NAS DESPESAS. NESTE CASO, A MANUTENÇÃO, MELHORIA E AMPLIAÇÃO DA REDE DE ILUMINAÇÃO NO INTERIOR DO MUNICÍPIO NÃO PERDERÃO QUALIDADE?_x000D_
 2-	 PARA COMPENSAR O AUMENTO DAS DESPESAS COM A ILUMINAÇÃO DA BR 448, ESTÁ NOS PLANOS DA PREFEITURA AUMENTAR A TAXA DE ILUMINAÇÃO PÚBLICA QUE É COBRADA JUNTO À CONTA DE LUZ?_x000D_
 3-	QUAL A EXPECTATIVA DO CUSTO PARA A MANUTENÇÃO?_x000D_
 </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VERIFICAÇÃO DE UM PONTO, SUPOSTAMENTE DE HIDRANTE, DESATIVADO NA RUA BENTO GONÇALVES, 531. </t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1435/1435_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1435/1435_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA, CÓPIA DA AUTORIZAÇÃO DE INSTALAÇÃO CONCEDIDA AO PROPRIETÁRIO DO TELÃO DE LED LOCALIZADO NO CRUZAMENTO DA AVENIDA PRESIDENTE VARGAS COM O VIADUTO JOÃO GOULART.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1436/1436_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1436/1436_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE PROVIDÊNCIAS PARA LIMPEZA DO TERRENO LOCALIZADO ENTRE A PASSARELA DA ESTAÇÃO ESTEIO E A PASSARELA DA PEDREIRA, NA FAIXA DE DOMÍNIO DA BR 116. </t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1382/1382_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1382/1382_texto_integral.docx</t>
   </si>
   <si>
     <t>TROCA DE LOCAL DO POSTE LOCALIZADO NA RUA ORESTES PIANTA, EM FRENTE AO Nº 74, SOLICITA AINDA A SUBSTITUIÇÃO DO POSTE LOCALIZADO NA AVENIDA LUIZ PASTEUR, EM FRENTE AO Nº 7000, NO BAIRRO TRÊS MARIAS (VOTORANTIM).</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1384/1384_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1384/1384_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, O PORQUE FOI NEGADO ATENDIMENTO A UMA SENHORA IDOSA NO HOSPITAL SÃO CAMILO, NA MADRUGADA DO DIA 13/02/2014,</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1392/1392_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1392/1392_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A TROCA DA LUMINÁRIA EM FRENTE AO Nº 84 DA TRAVESSA GENERAL OSÓRIO.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1395/1395_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1395/1395_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO ASFÁLTICA NOS SEGUINTES ENDEREÇOS:_x000D_
 - RUA SOLEDADE, Nº 314;_x000D_
 - RUA PELOTAS, Nº 158;_x000D_
 - RUA SALGADO FILHO, Nº 321._x000D_
 </t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1397/1397_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1397/1397_texto_integral.docx</t>
   </si>
   <si>
     <t>ADOTE UM PLANO EMERGENCIAL DE RECUPERAÇÃO DO SISTEMA DE DRENAGEM URBANA.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1398/1398_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1398/1398_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, O ALINHAMENTO DOS BLOCOS DE CONCRETO NA AVENIDA PRESIDENTE VARGAS, AO LADO DO BIG.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1399/1399_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1399/1399_texto_integral.docx</t>
   </si>
   <si>
     <t>INTERCEDA JUNTO AO GOVERNO FEDERAL PARA OBTER INFORMAÇÕES A RESPEITO DO ANTIGO PRÉDIO DA PREVIDÊNCIA, NA RUA PERI FAGUNDES, VILA OSÓRIO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, O FECHAMENTO DE BROCAS LOCALIZADAS EM FRENTE AOS SEGUINTES ENDEREÇOS:_x000D_
 - RUA SENADOR SALGADO FILHO, Nº 351 E 1311;_x000D_
 - RUA CAPITÃO ARMINDO BIER, NºS 173 E 251;_x000D_
 - RUA RIO GRANDE, Nº 770;_x000D_
 - RUA PELOTAS, Nº 196._x000D_
 </t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1401/1401_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1401/1401_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, O POLICIAMENTO OSTENSIVO NO BAIRRO TRÊS MARIAS.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, SE A ADMINISTRAÇÃO POSSUI PLANOS DE ABRIR A RUA DO EXERCITO EM DIREÇÃO À AVENIDA LUIZ PASTEUR, CUJO ACESSO É BLOQUEADO DESDE A CRIAÇÃO DA VIA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1314/1314_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1314/1314_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHE A ESTA CASA OS SEGUINTES DOCUMENTOS:_x000D_
 - PLANTA PLANIALTIMÉTRICA DO MUNICÍPIO DE ESTEIO;_x000D_
 - PLANTA DA CANALIZAÇÃO PLUVIAL DO MUNICÍPIO DE ESTEIO._x000D_
 SEM MAIS, E NA EXPECTATIVA DA PROVIDÊNCIA, ENVIAMOS VOTOS DE CONSIDERAÇÃO E APREÇO._x000D_
 </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1273/1273_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1273/1273_texto_integral.docx</t>
   </si>
   <si>
     <t>CONTRATAÇÃO IMEDIATA DE PROFESSORES PARA SUPRIR AS LACUNAS EXISTENTES NO QUADRO DE QUASE TODAS AS ESCOLAS ESTADUAIS DE ESTEIO.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1274/1274_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1274/1274_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, QUAIS OS VALORES PAGOS A TÍTULO DE EDIÇÃO, IMPRESSÃO E DISTRIBUIÇÃO DO &amp;#8220;INFORMATIVO COMERCIAL CIDADES &amp;#8211; FEVEREIRO DE 2014 &amp;#8211; ESPECIAL ESTEIO 59 ANOS&amp;#8221;, ENCARTADO NA ÚLTIMA SEMANA NOS JORNAIS DIÁRIO GAÚCHO E ZERO HORA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1275/1275_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1275/1275_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, SE EXISTE A INTENÇÃO, POR PARTE DA ADMINISTRAÇÃO MUNICIPAL OU DA EMPRESA DUPONT, DE FECHAR A REDE DE DRENAGEM QUE PASSA SOB A REFERIDA EMPRESA, NO BAIRRO TRÊS PORTOS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, PORQUE ESTÃO PARADAS AS OBRAS DA US CRUZEIRO E DA UPA 24 HORAS? REQUEREM AINDA, O CRONOGRAMA DAS RESPECTIVAS OBRAS, COM INDICAÇÃO DO PRAZO DE CONCLUSÃO E DATA PARA INÍCIO DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1277/1277_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1277/1277_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PRESTE AS SEGUINTES INFORMAÇÕES EM RELAÇÃO ÀS EQUIPES DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA (ESF):_x000D_
 - QUAIS AS UNIDADES DE SAÚDE DO MUNICÍPIO QUE POSSUEM ESSAS EQUIPES?_x000D_
 - QUAL O NÚMERO TOTAL DE PROFISSIONAIS TRABALHANDO NESSAS EQUIPES?_x000D_
 - QUAL O CUSTO MENSAL PARA PRESTAÇÃO DESSE SERVIÇO?_x000D_
 - QUAL O NÚMERO DE SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NESSAS EQUIPES E QUAL O NÚMERO DE SERVIDORES CONTRATADOS DIRETAMENTE PELA FSPSCE?_x000D_
  - QUAL O NOME DOS SERVIDORES QUE COMPÕEM AS EQUIPES E SUAS FUNÇÕES DESEMPENHADAS?_x000D_
  - QUAL O VALOR DO SALÁRIO E DA GS DE CADA FUNÇÃO DESEMPENHADA NAS EQUIPES?_x000D_
 </t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR A ESTA CASA, O QUE SEGUE:_x000D_
 - QUAIS SÃO AS OBRAS PREVISTAS PELA PREFEITURA DE ESTEIO PARA GARANTIR A DRENAGEM ADEQUADA NA AVENIDA CELINA KROEFF E RUAS ADJACENTES NO BAIRRO NOVO ESTEIO?_x000D_
 - A PREFEITURA ESTÁ REALIZANDO ALGUMA OBRA PARA MITIGAR OU EQUACIONAR O IMPACTO HIDROLÓGICO PROVOCADO PELA CONSTRUÇÃO DO VIADUTO LIGANDO ESTEIO A RODOVIA DO PARQUE (BR 448)?_x000D_
 </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t xml:space="preserve">DISCUTIR PRELIMINARMENTE TRÊS TEMAS:_x000D_
 - PROJETOS DE DRENAGEM PARA EVITAR ALAGAMENTOS PROPOSTOS PELO DNIT;_x000D_
 - PROJETO DE DRENAGEM PARA EVITAR ALAGAMENTOS PROPOSTOS PELA PREFEITURA;_x000D_
 - PROJETO PREVENDO A FEDERALIZAÇÃO DA AVENIDA CELINA KROEFF._x000D_
 </t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>TROCA DO POSTE LOCALIZADO NA RUA ROQUE GONZALEZ, EM FRENTE AO Nº 426, PARQUE SANTO INÁCIO.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, QUAL O NÚMERO DE INSCRITOS PARA AS VAGAS DE EDUCAÇÃO INFANTIL PARA ESTE ANO? E QUAL A PREVISÃO DE &amp;#8220;COMPRA DE VAGAS&amp;#8221; PARA ESTE ANO?</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA, QUAL A PREVISÃO PARA ENTREGA DAS OBRAS DE INFRAESTRUTURA DA RUA ROSEMARI COLOMBO &amp;#8211; LOTEAMENTO BOLOGNESI, QUE DÁ ACESSO A UNIBRASPE?</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE ATENDA AS REIVINDICAÇÕES DOS MORADORES DA RUA HENRIQUE DE PAULA SILVEIRA E ARREDORES, PARQUE SANTO INÁCIO. TRATA-SE DE SOLICITAÇÃO DE LIMPEZA, CERCAMENTO E MANUTENÇÃO DE UM TERRENO BALDIO DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO ENTRE O CTG ESTEIO DA TRADIÇÃO, IGREJA DE CRISTO PENTECOSTAL NO BRASIL, ASSOCIAÇÃO DE MORADORES, INCUBADORA E CAMPO DO ESTRELA, CUJA SITUAÇÃO É DE TOTAL ABANDONO. ANEXO ABAIXO ASSINADO DOS MORADORES.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1284/1284_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1284/1284_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A NOTIFICAÇÃO AO PROPRIETÁRIO DO IMÓVEL LOCALIZADO NA RUA RIO PARDO, ESQUINA COM A RUA JOANA D&amp;#8217;ARC, BAIRRO TAMANDARÉ, PARA QUE PROMOVA A LIMPEZA, CERCAMENTO, CONSTRUÇÃO DO PASSEIO PÚBLICO E MANUTENÇÃO DO REFERIDO TERRENO QUE SE ENCONTRA EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.docx</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SE DIGNE INFORMAR A ESTA CASA, O MOTIVO DA SUSPENSÃO DO TRANSPORTE DE PACIENTES DE FISIOTERAPIA NO MUNICÍPIO E QUAL É A PREVISÃO DE RETORNO DESTE SERVIÇO? </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA CÓPIA DA PRESTAÇÃO DE CONTAS DO EVENTO ANIVERSÁRIO DE ESTEIO &amp;#8211; 59 ANOS, CONTENDO CÓPIA DE CONTRATOS, NOTAS FISCAIS E/OU RECIBOS DE PAGAMENTOS DE TODAS AS DESPESAS DECORRENTES DOS FESTEJOS DE ANIVERSÁRIOS DA CIDADE EM 2014.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA CONSTITUÍDA DE FATO A 2º DELEGACIA DE POLÍCIA NO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.docx</t>
   </si>
   <si>
     <t>A REINSTALAÇÃO DA LUMINÁRIA EM FRENTE AO Nº 175E SUBSTITUIÇÃO DA LÂMPADA EM FRENTE AO Nº 155 DA RUA RIO GRANDE.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A MANUTENÇÃO ASFÁLTICA NOS SEGUINTES ENDEREÇOS:_x000D_
 - RUA PELOTAS, EM FRENTE AO Nº 959;_x000D_
 - AVENIDA SALGADO FILHO, EM FRENTE AO Nº 129._x000D_
 </t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t xml:space="preserve">SE DIGNE A INFORMAR O QUE SEGUE:_x000D_
 - QUAIS OS RECURSOS CAPTADOS PELO MUNICÍPIO PARA CONSTRUÇÃO DA VIA PÚBLICA QUE DARÁ ACESSO AO DISTRITO INDUSTRIAL DE ESTEIO? _x000D_
 - POR QUE AINDA NÃO INICIARAM AS OBRAS PARA A INSTALAÇÃO DO INMETRO JUNTO AO DISTRITO INDUSTRIAL DO MUNICÍPIO?_x000D_
 </t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.docx</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE AR CONDICIONADO NAS SALAS DE AULA DA REDE MUNICIPAL DE ENSINO. E QUE A ADMINISTRAÇÃO MUNICIPAL REIVINDIQUE JUNTO AO GOVERNO DO ESTADO QUE ESTA MEDIDA SEJA ESTENDIDA A REDE ESTADUAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A RECONSTRUÇÃO DO QUEBRA-MOLAS QUE HAVIA NA AV. PORTO ALEGRE, EM FRENTE AO N° 345. </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.docx</t>
   </si>
   <si>
     <t>A NOTIFICAÇÃO DO PROPRIETÁRIO/RESPONSÁVEL PELO IMÓVEL SITUADO NA RUA LA SALLE, AO LADO DO N° 211 PARA LIMPEZA, CERCAMENTO, CONSTRUÇÃO DE CALÇADA E MANUTENÇÃO DO TERRENO QUE ESTÁ EM SITUAÇÃO DE ABANDONO.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1543/1543_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1543/1543_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A NOTIFICAÇÃO DO PROPRIETÁRIO/RESPONSÁVEL PELOS IMÓVEIS ABAIXO RELACIONADOS PARA LIMPEZA, CERCAMENTO, CONSTRUÇÃO DE CALÇADA E MANUTENÇÃO DOS MESMOS, POIS SÃO TERRENOS BALDIOS EM SITUAÇÃO DE ABANDONO, CAUSANDO TRANSTORNOS AOS MORADORES DA REGIÃO:_x000D_
 RUA CHARRUA &amp;#8211; DO N° 77 ATÉ A AV. ALBERTO PASQUALINI &amp;#8211; PODA DAS ÁRVORES, CERCAMENTO E CONSTRUÇÃO DO PASSEIO PÚBLICO;_x000D_
 RUA CHARRUA, AO LADO DO N° 125 &amp;#8211; TERRENO BALDIO &amp;#8211; LIMPEZA, CERCAMENTO, CONSTRUÇÃO DO PASSEIO PÚBLICO E MANUTENÇÃO;_x000D_
 RUA GUIMARÃES ROSA AO LADO DO N° 138 &amp;#8211; LIMPEZA, CERCAMENTO E MANUTENÇÃO;_x000D_
 RUA EUZÉBIO DE QUEIROZ, AO LADO DO N° 76 E AO LADO DO N° 89 &amp;#8211; LIMPEZA, CERCAMENTO, CONSTRUÇÃO DO PASSEIO PÚBLICO E MANUTENÇÃO;_x000D_
 AV. JOÃO NEVES DA FONTOURA, AO LADO DO N° 321, EM FRENTE AO POSTO DE SAÚDE E AO LADO DO N°148 &amp;#8211; LIMPEZA, CERCAMENTO, CONSTRUÇÃO DO PASSEIO PÚBLICO E MANUTENÇÃO;_x000D_
 AV. JOÃO NEVES DA FONTOURA, AO LADO DO N°208,52, ESQUINA C/AV. CLARET E AO LADO DO N° 244 &amp;#8211; LIMPEZA, CONSTRUÇÃO DO PASSEIO PÚBLICO E MANUTENÇÃO;_x000D_
 AV. CLARET, EM FRENTE AO N° 2376 &amp;#8211; LIMPEZA E MANUTENÇÃO;_x000D_
 AV. CLARET, ESQUINA COM RUA PIO GERMANO &amp;#8211; LIMPEZA, CERCAMENTO E MANUTENÇÃO;_x000D_
 AV. CLARET, ESQUINA RUA ACRE &amp;#8211; LIMPEZA, CERCAMENTO, CONSTRUÇÃO DE PASSEIO PÚBLICO E MANUTENÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1542/1542_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1542/1542_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA, CERCAMENTO E MANUTENÇÃO DO TERRENO DESTINADO A CONSTRUÇÃO DO POSTO DE SAÚDE TAMANDARÉ. </t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1541/1541_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1541/1541_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SE DIGNE A INFORMAR O MOTIVO DE AS OBRAS DE REPAVIMENTAÇÃO DA AV. CLARET (TRECHO ENTRE A RUA LA SALLE E NOVO HAMBURGO) ENCONTRAM-SE PARALISADAS E QUAL A PREVISÃO DE REINICIO E TÉRMICO DA REFERIDA OBRA. </t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1532/1532_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1532/1532_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE INFORMAR QUAL A PREVISÃO PARA INÍCIO DE RECONSTRUÇÃO DA PONTE SOBRE O ARROIO NA AVENIDA LUIZ PASTEUR (TRECHO ENTRE A AV. CLARET E RUA DA PAZ)?</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1531/1531_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1531/1531_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE REALIZE A SUBSTITUIÇÃO DO POSTE LOCALIZADO NA RUA 24 DE AGOSTO EM FRENTE AO NÚMERO 890.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>QUE REALIZE A SUBSTITUIÇÃO DO POSTE LOCALIZADO NA RUA PELOTAS EM FRENTE AO NÚMERO 1143.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1528/1528_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1528/1528_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INDIQUE UM REPRESENTANTE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA TRATAR COM A COMISSÃO SOBRE O TEMA: NOVOS PRÉDIOS ESCOLARES OU A AMPLIAÇÃO FÍSICA DAS ESCOLAS ATUAIS?</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1527/1527_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1527/1527_texto_integral.docx</t>
   </si>
   <si>
     <t>O REPARO ASFÁLTICO NOS SEGUINTES ENDEREÇOS: RUA PELOTAS, NO TRECHO ENTRE A AVENIDA PE. CLARET E SOLEDADE; RUA CAPITÃO ARMINDO BIER, EM FRENTE AO Nº 173 E NA RUA BENTO GONÇALVES, EM FRENTE AOS NºS 140 E 203.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>Marcelo Kohlrausch, Michele Pereira</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1526/1526_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1526/1526_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O REPARO ASFÁLTICO NOS SEGUINTES ENDEREÇOS: _x000D_
 PELO VEREADOR MARCELO KOHLRAUSCH:_x000D_
 &amp;#8226;	RUA BENTO GONÇALVES EM FRENTE AOS NºS 140 E 203;_x000D_
 &amp;#8226;	RUA PELOTAS, NO TRECHO ENTRE A AVENIDA PE. CLARET E SOLEDADE;_x000D_
 &amp;#8226;	RUA CAPITÃO ARMINDO BIER, EM FRENTE AO Nº 173;_x000D_
 PELA VEREADORA MICHELE PEREIRA:_x000D_
 &amp;#8226;	RUA GRAVATAÍ, EM FRENTE AO Nº 195;_x000D_
 &amp;#8226;	24 DE AGOSTO, EM FRENTE AO Nº 2180._x000D_
 </t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1525/1525_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1525/1525_texto_integral.docx</t>
   </si>
   <si>
     <t>RUA GRAVATAÍ, EM FRENTE AO NÚMERO 195 E RUA 24 DE AGOSTO, EM FRENTE AO NÚMERO 2180, AMBOS NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>CSDHD - Segurança Pública, Direitos Humanos e Defesa do Consumidor</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1524/1524_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1524/1524_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SE DIGNE A INFORMAR SE EXISTE UM CRONOGRAMA DAS ATIVIDADES QUE OCORREM NA AV. DO CARNAVAL NO ANO DE 2014 E QUAIS AS AÇÕES TOMADAS REFERENTE A SEGURANÇA DURANTE OS EVENTOS QUE OCORREM NOS FINAIS DE SEMANA. </t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1396/1396_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1396/1396_texto_integral.docx</t>
   </si>
   <si>
     <t>A COMPRA DE VAGAS EM ESCOLAS INFANTIS, A FIM DE CONTEMPLAR A VASTA LISTA DE SUPLENTES.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1394/1394_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1394/1394_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE A INFORMAR QUAIS AS COMPENSAÇÕES AMBIENTAIS E SOCIAIS EXIGIDAS DAS CONSTRUTORAS RESPONSÁVEIS PELOS CONDOMÍNIOS EM CONSTRUÇÃO NO MUNICÍPIO ATUALMENTE OU COM PROJETO APROVADO? REQUER CÓPIA DOS DOCUMENTOS QUE COMPROVEM A SOLICITAÇÃO DE COMPENSAÇÕES E O ENVIO DOS ESTUDOS HIDROLÓGICOS ELABORADOS PARA ESTES EMPREENDIMENTOS.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1393/1393_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1393/1393_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ENVIE PROJETO DE LEI A ESTA CASA PREVENDO AS ATRIBUIÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS, EM SUBSTITUIÇÃO AOS DECRETOS MUNICIPAIS VIGENTES QUE TRATAM DESTA MATÉRIA.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE REFORCE O POLICIAMENTO NA PASSARELA DA ESTAÇÃO ESTEIO, ESPECIALMENTE NA ALÇA QUE LEVA AO BAIRRO NOVO ESTEIO NO TURNO DA NOITE.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>SOLICITA TODOS OS CONTRATOS, NOTAS FISCAIS E OUTROS DOCUMENTOS REFERENTES ÁS DESPESAS DA SEÇÃO DE ELETRICIDADE E ILUMINAÇÃO DA PREFEITURA MUNICIPAL EFETUADAS EM 2013.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1389/1389_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1389/1389_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE MANTENHA A COMUNIDADE INFORMADA A RESPEITO DA EVOLUÇÃO DA OBRA DA AVENIDA PE. CLARET.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1388/1388_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1388/1388_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SE DIGNE INFORMAR O SEGUINTE:_x000D_
 _x000D_
                    1) QUANDO TERÃO INÍCIO AS OBRAS DE MODERNIZAÇÃO DA INFRAESTRUTURA DO CAMPO DO ESTRELA E QUAL A DATA PREVISTA PARA CONCLUSÃO?_x000D_
                    2) QUAL O NOME DO DEPUTADO FEDERAL QUE GARANTIU OS RECURSOS VIA EMENDA PARLAMENTAR PARA QUE ESTAS OBRAS SEJAM REALIZADAS JUNTO AO CAMPO DO ESTRELA?_x000D_
                    3)  O MUNICÍPIO TEM PREVISÃO DE RECUPERAR OUTROS CAMPOS DE FUTEBOL ESTE ANO? QUAIS?_x000D_
 </t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1387/1387_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1387/1387_texto_integral.docx</t>
   </si>
   <si>
     <t>A REMOÇÃO DOS RESÍDUOS DEIXADOS PELA DRAGAGEM NAS MARGENS DO ARROIO NO FIM DA RUA URUGUAI.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1386/1386_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1386/1386_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE REENVIAR NA FORMA DE PROJETO DE LEI, O ANTEPROJETO EM ANEXO QUE DISPÕE SOBRE: INSTITUI O SISTEMA DE TRANSPORTE DE PASSAGEIROS A CATEGORIA DE TÁXI ADAPTADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1385/1385_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1385/1385_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE VENHA A ESTA CASA PARA PRESTAR INFORMAÇÕES SOBRE A ADEQUAÇÃO A LEGISLAÇÃO DE ACESSIBILIDADE UNIVERSAL, PARA PESSOAS COM DEFICIÊNCIA FÍSICA, BEM COMO A REVITALIZAÇÃO DAS PASSARELAS DE SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Michele Pereira, Rafael Figliero</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1383/1383_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1383/1383_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AS SEGUINTES PROVIDÊNCIAS:_x000D_
 DE AUTORIA DA VEREADORA MICHELE PEREIRA, QUE FAÇA A TROCA DO POSTE LOCALIZADO NA RUA GUARANI EM FRENTE AOS NÚMEROS 265 E 271, NO BAIRRO SÃO JOSÉ._x000D_
 _x000D_
 DE AUTORIA DO VEREADOR RAFAEL FIGLIERO, QUE FAÇA A RETIRADA DE GALHOS, ORIGINADOS DA PODA DE UMA ÁRVORE JUNTO À FIAÇÃO DE LUZ, NA RUA SILVA JARDIM, 158._x000D_
 </t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1358/1358_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1358/1358_texto_integral.docx</t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO NA AVENIDA SENADOR SALGADO FILHO EM FRENTE AO NÚMERO 311 E RUA PELOTAS EM FRENTE AO NÚMERO 158, AMBOS ENDEREÇOS NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1202/1202_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1202/1202_texto_integral.docx</t>
   </si>
   <si>
     <t>PROCEDA O CADASTRAMENTO DE TODOS OS CIDADÃOS CONTEMPLADOS COM UMA UNIDADE DE MORADIA NO LOTEAMENTO PÔR DO SOL, PARA O BENEFÍCIO DA &amp;#8220;TARIFA SOCIAL&amp;#8221;, DE ACORDO COM A ORDEM DE SERVIÇO N° 004/2003-DRI QUE ESTABELECE AS CONDIÇÕES PARA O ENQUADRAMENTO DE UMA ECONOMIA NA CATEGORIA RESIDENCIAL SOCIAL.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1204/1204_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1204/1204_texto_integral.docx</t>
   </si>
   <si>
     <t>PROCEDA O CADASTRAMENTO DE TODOS OS CIDADÃOS CONTEMPLADOS COM UMA UNIDADE DE MORADIA NO LOTEAMENTO VILA NOVA, PARA O BENEFÍCIO DA &amp;#8220;TARIFA SOCIAL&amp;#8221;, DE ACORDO COM A ORDEM DE SERVIÇO N° 004/2003-DRI QUE ESTABELECE AS CONDIÇÕES PARA O ENQUADRAMENTO DE UMA ECONOMIA NA CATEGORIA RESIDENCIAL SOCIAL.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1206/1206_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1206/1206_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE A CONVOCAÇÃO DOS RESPONSÁVEIS PELA OBRA DO LOTEAMENTO PÔR DO SOL, A FIM DE QUE SEJAM TOMADAS AS MEDIDAS NECESSÁRIAS PARA SOLUÇÃO DOS PROBLEMAS NA ESTRUTURA DAS MORADIAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1207/1207_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1207/1207_texto_integral.docx</t>
   </si>
   <si>
     <t>PROVIDENCIE COM URGÊNCIA A SUBSTITUIÇÃO DE UM POSTE DE ENERGIA ELÉTRICA NA AV. PRESIDENTE VARGAS, N° 3330, EM FRENTE AO POSTO DE GASOLINA.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1208/1208_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1208/1208_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, SOLUÇÃO URGENTE PARA MELHORIAS NO ATENDIMENTO DO POSTO DE SAÚDE CLARET.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1209/1209_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1209/1209_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, SOLUÇÃO PARA A FALTA DE FUNCIONÁRIOS NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL PAULO FREIRE.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR O SEGUINTE:_x000D_
 _x000D_
 1)	QUAL É A PREVISÃO DE ARRECADAÇÃO COM A TAXA DE LIXO, PARA O ANO DE 2014?_x000D_
 2)	QUANTO FOI ARRECADADO COM A TAXA DE LIXO ATÉ O PRESENTE MOMENTO?_x000D_
 3)	ONDE ESTÁ SENDO UTILIZADO O VALOR ARRECADADO COM A TAXA DE LIXO?_x000D_
 4)	QUAIS AS OBRAS, SERVIÇOS E EQUIPAMENTOS QUE ESTÃO INCLUÍDOS COMO INVESTIMENTOS COM RECURSOS ORIUNDOS DA ARRECADAÇÃO DA TAXA DE LIXO?_x000D_
 5)	SOLICITA AINDA, RELATÓRIO DE ARRECADAÇÃO E INVESTIMENTO NO PERÍODO DE JANEIRO A MARÇO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1211/1211_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1211/1211_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA QUE SE DIGNE INFORMAR O SEGUINTE:_x000D_
 _x000D_
 1)	PORQUE AS MORADIAS DO LOTEAMENTO BOQUEIRÃO AINDA NÃO FORAM ENTREGUES AOS CONTEMPLADOS? _x000D_
 2)	QUAL É A PREVISÃO DE ENTREGA, JÁ QUE NA OCASIÃO DO SORTEIO HAVIA A EXPECTATIVA DE RECEBIMENTO IMEDIATO DAS REFERIDAS MORADIAS?_x000D_
 </t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.docx</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1213/1213_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1213/1213_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA QUE SE DIGNE A INFORMAR O SEGUINTE:_x000D_
 _x000D_
 1)	QUAL É O MOTIVO DA PREFEITURA NÃO TER FEITO A RETIRADA DO VEÍCULO QUE FOI DESTINADO AO CONSELHO TUTELAR E QUE ESTÁ À DISPOSIÇÃO NA LOJA RITMO VEÍCULOS DE ESTEIO HÁ CERCA DE SEIS MESES._x000D_
 </t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1214/1214_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1214/1214_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR O SEGUINTE:_x000D_
 QUANDO SERÃO IMPLANTADAS AS MEDIDAS NECESSÁRIAS PARA CONSERVAÇÃO DO COMPLEXO HISTÓRICO SEMINÁRIO CLARETIANO, DEFINIDAS NA SENTENÇA DO PROCESSO N° 014/1.08.0003627-0 NOTADAMENTE:_x000D_
 _x000D_
 A)	RECUPERAÇÃO DAS ABERTURAS E DO TELHADO DO PRÉDIO DOS FUNDOS;_x000D_
 B)	COLOCAÇÃO DE REFORÇO OU ESCORAS NAS PAREDES DO PRÉDIO DA FRENTE;_x000D_
 C)	SERVIÇO DE VIGILÂNCIA 24H_x000D_
 D)	INSTALAÇÃO DE ILUMINAÇÃO ADEQUADA EM TODO O IMÓVEL;_x000D_
 E)	APARO PERIÓDICO DA VEGETAÇÃO DO TERRENO._x000D_
 </t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE À SECRETARIA COMPETENTE, A MANUTENÇÃO DA CANALIZAÇÃO JUNTO AO PASSEIO PÚBLICO NA RUA NOSSA SENHORA APARECIDA, EM FRENTE AO NÚMERO 69, SÃO JOSÉ. </t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTUDE A POSSIBILIDADE DE FIXAR O PONTO DE ÔNIBUS JUNTO À PASSARELA DO TRENSURB/ESTEIO, NO SENTIDO SAPUCAIA DO SUL &amp;#8211; PORTO ALEGRE, ALGUNS METROS ALÉM DO ABRIGO ATUAL (SOB A PASSARELA).</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>DETERMINE À SECRETARIA COMPETENTE, A REVISÃO GERAL DO ESTADO DE CONSERVAÇÃO DAS TAMPAS DAS BOCAS-DE-LOBO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.docx</t>
   </si>
   <si>
     <t>ACELERE A APRESENTAÇÃO DO PPCI (PLANO DE PREVENÇÃO CONTRA INCÊNDIO) DO RESIDENCIAL BOQUEIRÃO JUNTO AO CORPO DE BOMBEIROS DE ESTEIO, ASSIM COMO ÀS ADEQUAÇÕES FÍSICAS NECESSÁRIAS &amp;#8211; SEGUNDO AS NOVAS NORMAS DE SEGURANÇA E PREVENÇÃO CONTRA INCÊNDIOS &amp;#8211; JUNTO AOS RESIDENCIAIS DO PROGRAMA MINHA CASA MINHA VIDA (QUARAÍ E RENASCER I E II).</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, O RECAPEAMENTO ASFÁLTICO NA RUA PELOTAS EM FRENTE AO NÚMERO 670, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA SENHORIA, A FISCALIZAÇÃO NA TRAVESSA GUAÍBA, 24. SEGUNDO O VEREADOR, NO LOCAL HÁ CONSTANTE PERTURBAÇÃO SONORA EM QUALQUER DIA E HORÁRIO DA SEMANA. </t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTUDE E INFORME A POSSIBILIDADE DE FAZER O ESTACIONAMENTO, DA RUA LAGEADO, EM SENTIDO OBLIQUO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR SE EXISTEM VEÍCULOS AUTOMOTORES QUE FORAM CEDIDOS PARA USO DO MUNICÍPIO E SE EXISTIR QUEM FEZ TAL CEDÊNCIA E POR QUAL PERÍODO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>INFORMAR, O MOTIVO PELO QUAL AINDA NÃO FOI REALIZADO A OBRA NA AV. LUIZ PASTEUR, NA PARTE DA VIA QUE DESMORONOU AO LADO DA PONTE, PRÓXIMO A MADEIREIRA CANELENSE E INFORME QUANDO ESTÁ PREVISTO O INÍCIO DA OBRA.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA, CÓPIA DOS CONTRATOS DE ALUGUEIS DE TODOS OS IMÓVEIS LOCADOS PELO MUNICÍPIO, QUAIS ÓRGÃOS OCUPAM E FIM A QUE SE DESTINAM, OU SEJA, QUAL A FUNÇÃO E ATRIBUIÇÃO DE CADA IMÓVEL, BEM COMO, CÓPIA DE TODOS ADITIVOS DE CONTRATO, SE HOUVEREM.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHE A ESTA CASA, CÓPIA DOS CONTRATOS DE LOCAÇÃO DE TODOS OS VEÍCULOS AUTOMOTORES ALUGADOS PELO MUNICÍPIO, A QUAL ÓRGÃO FORAM COLOCADOS A DISPOSIÇÃO E ONDE SÃO GUARDADOS FORA DO EXPEDIENTE, BEM COMO, CÓPIA DE TODOS ADITIVOS DE CONTRATO, SE HOUVEREM.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1113/1113_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1113/1113_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">, SOLICITA A VOSSA EXCELÊNCIA, QUE INFORME O SEGUINTE:_x000D_
 _x000D_
 1)	QUANTAS EQUIPES DE AGENTES DA DENGUE EXISTEM NO MUNICÍPIO DE ESTEIO?_x000D_
 2)	DE QUANTOS MEMBROS É COMPOSTA CADA EQUIPE?_x000D_
 3)	SOLICITA AINDA, A PROGRAMAÇÃO DE VISITAS DAS EQUIPES DE AGENTES DA DENGUE NO MUNICÍPIO DE ESTEIO, E SUAS RESPECTIVAS ÁREAS DE ATUAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1114/1114_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1114/1114_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE ENVIE A RELAÇÃO DE TODAS AS CRIANÇAS CONTEMPLADAS COM A VAGA NA ESCOLA DE EDUCAÇÃO INFANTIL IRMÃ SIBILA.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1115/1115_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1115/1115_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, QUE INFORME A ESTA CASA, ONDE ESTÃO LOCALIZADOS OS FRIGOBARES E TELEVISORES DOADOS EM 2007 AO HOSPITAL MUNICIPAL SÃO CAMILO?</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, QUE ENVIE A ESTA CASA, CÓPIA DAS PORTARIAS DE NOMEAÇÃO DOS DIRETORES TÉCNICO E ADMINISTRATIVO DA FUNDAÇÃO.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1117/1117_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1117/1117_texto_integral.docx</t>
   </si>
   <si>
     <t>ENVIE A ESTA CASA A RELAÇÃO DOS MÉDICOS QUE RECEBEM POR &amp;#8220;RPA&amp;#8221; E OS VALORES PAGOS MENSALMENTE A ESTES.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1118/1118_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1118/1118_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ENVIE UM CRONOGRAMA CONTENDO AS DATAS PREVISTAS PARA A REALIZAÇÃO DOS SEGUINTES SERVIÇOS:_x000D_
 A)	LIMPEZA DO CANAL DO CIMENTO VOTORAN;_x000D_
 B)	LIMPEZA DO CANAL AO LADO DA CORSAN;_x000D_
 C)	LIMPEZA DO CANAL NA AVENIDA RIO BRANCO;_x000D_
 D)	LIMPEZA DO CANAL NA RUA ASCENDINO ALVES;_x000D_
 E)	LIMPEZA DO CANAL DA DUPONT/BR-116;_x000D_
 F)	LIMPEZA DO CANAL JUNTO AO FINAL DA AV. CELINA CHAVES KROEFF;_x000D_
 G)	LIMPEZA DO ARROIO SAPUCAIA, COM INFORMAÇÃO POR TRECHOS;_x000D_
 H)	LIMPEZA DO ARROIO ESTEIO, COM INFORMAÇÃO POR TRECHOS;_x000D_
 I)	LIMPEZA DO ARROIO BOA VISTA;_x000D_
 J)	LIMPEZA DAS BOCAS DE LOBO, COM INFORMAÇÃO POR BAIRROS E RUAS;_x000D_
 K)	HIDROJATEAMENTO, COM INFORMAÇÃO POR BAIRROS E RUAS;_x000D_
 L)	RETIRADA DE ENTULHOS, COM INFORMAÇÃO POR BAIRROS E RUAS._x000D_
 </t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1159/1159_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1159/1159_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, REITERANDO OFICIO 1225/2013-SG, REFORÇO NA RONDA POLICIAL DO BAIRRO TRÊS MARIAS, EM ESPECIAL NOS TRECHOS PRÓXIMOS DA RS-118. SOLICITA AINDA, QUE SEJA DIVULGADA DE FORMA MAIS EFETIVA OS CANAIS DE COMUNICAÇÃO DA CORPORAÇÃO COM OS MORADORES DA REGIÃO, BEM COMO SE OFEREÇA UMA RESPOSTA MAIS ÁGIL AOS CHAMADOS DOS CIDADÃOS, EM ESPECIAL NO TURNO DA NOITE.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1120/1120_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1120/1120_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA A VOSSA SENHORIA A SOLICITAÇÃO CONTIDA NO OF.1224/2013- SG, DE REFORÇO NA FISCALIZAÇÃO DAS LINHAS INTERMUNICIPAIS DE TRANSPORTE QUE ATENDEM O MUNICÍPIO DE ESTEIO, PRESTADAS PELA EMPRESA REAL RODOVIAS, EM ESPECIAL AS LINHAS SEMI-DIRETAS CANOAS E VILA VARGAS (SAPUCAIA DO SUL). </t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1121/1121_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1121/1121_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA SENHORIA A PODA DAS ÁRVORES LOCALIZADAS NA ESQUINA DA RUA BRASÍLIA COM A RUA PEDRO ÁLVARES CABRAL.  </t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1122/1122_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1122/1122_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDE A IMPLANTAÇÃO DO AGENDAMENTO DE CONSULTAS E EXAMES PRESTADOS PELO SUS VIA TELEFONE, AOS MOLDES DO MUNICÍPIO DE CANOAS. </t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1123/1123_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1123/1123_texto_integral.docx</t>
   </si>
   <si>
     <t>ESTUDE A POSSIBILIDADE DE DESIGNAR GUARDAS DE TRÂNSITO PARA PERMANECEREM JUNTO ÀS RÓTULAS VIÁRIAS E DEMAIS RUAS DA CIDADE COM O OBJETIVO DE CONTROLE DO EXCESSO DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1124/1124_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1124/1124_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A LIMPEZA DO TERRENO AO FUNDO DO RESIDENCIAL RENASCER I, RUA SÃO BORJA. </t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1125/1125_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1125/1125_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A CONSTRUÇÃO DE UMA BOCA-DE-LOBO NA RUA CAMÕES QUASE ESQUINA COM A QUARAÍ, ASSIM COMO A VERIFICAÇÃO DE QUAL A PROCEDÊNCIA DA ÁGUA QUE ESTÁ CORRENDO A CÉU ABERTO JUNTO À BOCA-DE-LOBO, EM FRENTE AO N° 66, DA RUA CAMÕES.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1126/1126_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1126/1126_texto_integral.docx</t>
   </si>
   <si>
     <t>ENVIE A ESTA COMISSÃO, O RELATÓRIO ANALÍTICO FINANCEIRO REFERENTE AOS RECURSOS RECEBIDOS E APLICADOS NO ANO DE 2013, NO CONTEXTO DA ESTRATÉGIA   DE SAÚDE DA FAMÍLIA(ESF).</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ACOLHENDO REQUERIMENTO DO VEREADOR ARI DA CENTER, APROVADO EM SESSÃO ORDINÁRIA DE 15 DE ABRIL, SOLICITA A VOSSA EXCELÊNCIA QUE SE DIGNE INFORMAR O QUE SEGUE:_x000D_
 _x000D_
 1)	QUAL FOI O CUSTO DOS ADESIVOS DOS CARROS OFICIAIS DA PREFEITURA MUNICIPAL DE ESTEIO?_x000D_
 2)	SOLICITA AINDA, CÓPIA DO REFERIDO PROCESSO E COMPROVANTES DE PAGAMENTO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA QUE SE DIGNE A INFORMAR O SEGUINTE:_x000D_
 _x000D_
 1)	QUAL FOI O VALOR PAGO AO CONSULTOR ICMS &amp;#8211; SR. CARLOS TESSARDI, NOS ANOS 2009, 2010, 2011, 2012, 2013 E 2014?_x000D_
 2)	SOLICITA AINDA, CÓPIA DE CONTRATOS E COMPROVANTES DE PAGAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">APROVADO EM SESSÃO ORDINÁRIA DE 15 DE ABRIL, SOLICITA A VOSSA EXCELÊNCIA QUE SE DIGNE A INFORMAR O SEGUINTE:_x000D_
 _x000D_
 1)	QUAL O VALOR GASTO COM O CORTE DE GRAMA DAS ESCOLAS MUNICIPAIS, NOS ANOS DE 2011, 2012, 2013 E 2014?_x000D_
 2)	SOLICITA AINDA, A RELAÇÃO DAS ESCOLAS E RESPECTIVOS VALORES PAGOS, ALÉM DE CÓPIA DE CONTRATOS E COMPROVANTES DE PAGAMENTO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA SENHORIA AS SEGUINTES PROVIDÊNCIAS:_x000D_
 - A PEDIDO DO VEREADOR ARI ZANONI, A INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO LOTEAMENTO CAMPOS VERDES, LOCALIZADO NA AV. LUIZ PASTEUR, TENDO EM VISTA QUE AS RESIDÊNCIAS JÁ FORAM ENTREGUES HÁ MAIS DE UM ANO;_x000D_
 - A PEDIDO DO VEREADOR LEONARDO PASCOAL,A MANUTENÇÃO E A SINALIZAÇÃO ADEQUADA DO PASSEIO PÚBLICO LOCALIZADO NA RUA OSWALDO KROEFF. SEGUNDO O VEREADOR, O PASSEIO PÚBLICO ENCONTRA-SE EM ABERTO, POR ESTAR SENDO REALIZADA UMA MANUTENÇÃO NA REDE DA EMPRESA. COMO EXISTE UM GRANDE FLUXO DE PEDESTRES PELO LOCAL, SE FAZ NECESSÁRIA A SINALIZAÇÃO ADEQUADA, PARA QUE NÃO OCORRAM ACIDENTES._x000D_
  - A PEDIDO DO VEREADOR LEONARDO PASCOAL, A REALIZAÇÃO DA PODA DAS ÁRVORES LOCALIZADAS NA ESQUINA DA RUA CRISTÓVÃO COLOMBO COM A AV. PERY FAGUNDES E NA RUA PEDRO ÁLVARES CABRAL EM FRENTE AO Nº 199._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.docx</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DA PASSARELA QUE LIGA A AV. PERY FAGUNDES À AV. PRESIDENTE VARGAS, EM FRENTE AO HIPERMERCADO BIG.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE A INFORMAR SE HÁ ESTUDOS DE IMPACTO AMBIENTAL E DE ENGENHARIA ELABORADOS PARA CONSTRUÇÃO DO DIQUE PROVISÓRIO QUE SERÁ ERGUIDO JUNTO AO PARQUE DE EXPOSIÇÕES ASSIS BRASIL?</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR SE HÁ ESTUDOS DE IMPACTO AMBIENTAL E DE ENGENHARIA ELABORADOS PARA CONSTRUÇÃO DO DIQUE PROVISÓRIO QUE SERÁ ERGUIDO JUNTO AO PARQUE DE EXPOSIÇÕES ASSIS BRASIL?</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETÁRIA COMPETENTE, A ACELERAÇÃO DO PROCESSO BUROCRÁTICO JUNTO A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS, PARA GARANTIR O MAIS RÁPIDO POSSÍVEL O CEP INDIVIDUALIZADO DAS RUAS PERTENCENTES AOS LOTEAMENTOS PÔR-DO-SOL E BOM JESUS &amp;#8211; CONFORME DETERMINA A LEI 5.837/14.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.docx</t>
   </si>
   <si>
     <t>ALGUNS MORADORES DO LOTEAMENTO ORESTES PIANTA RECLAMAM QUE AS PARCELAS PARA PAGAMENTO DOS LOTES REGULARIZADOS FORAM REAJUSTADAS DE FORMA ARBITRÁRIA. SEGUNDO ELES, O PARCELAMENTO INICIAL FOI SUSPENSO PELA PRÓPRIA ADMINISTRAÇÃO MUNICIPAL PARA REVER VALORES. COM A DEMORA, AS PARCELAS FORAM CORRIGIDAS E REPASSADAS PARA OS FUTUROS PROPRIETÁRIOS. OS MORADORES ENTENDEM QUE O ÔNUS PELO ATRASO NÃO PODERIA SER IMPINGIDO SOBRE ELES. EXISTE A POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL REVER ESSES VALORES?</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINE A SECRETARIA COMPETENTE, A LIMPEZA E PODA DA VEGETAÇÃO NO ENTORNO DO VIADUTO QUE DÁ ACESSO A BR 116, SOBRETUDO JUNTO AO TRECHO UTILIZADO PELA COMUNIDADE PARA ACESSAR A VILA PEDREIRA. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.docx</t>
   </si>
   <si>
     <t>QUESTIONE JUNTO AO CORPO TÉCNICO DA EMPRESA, A CONCLUSÃO DA OBRA JUNTO À ESQUINA DAS RUAS PERI FAGUNDES E OSVALDO KROEF.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE DETERMINE ÁS EMPRESAS QUE COMPÕEM O SISTEMA DE TRANSPORTE COLETIVO DE ESTEIO, A UTILIZAÇÃO DE ADESIVOS MAIORES DESTACANDO A LEI FEDERAL QUE GARANTE ASSENTOS PREFERENCIAIS PARA IDOSOS, GESTANTES E DEFICIENTES.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.docx</t>
   </si>
   <si>
     <t>APROVADO EM SESSÃO ORDINÁRIA DE 15 DE ABRIL, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE A SECRETARIA COMPETENTE, O REPARO JUNTO A CALÇADA EM FRENTE AO N°122, DA RUA THEODOMIRO PORTO DA FONSECA.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1083/1083_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1083/1083_texto_integral.docx</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/902/902_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/902/902_texto_integral.docx</t>
   </si>
   <si>
     <t>FAÇA UM PRONUNCIAMENTO EM REDE NACIONAL PARA EXPLICAR AOS BRASILEIROS O AUMENTO DAS TARIFAS DE CONTAS DE LUZ.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/903/903_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/903/903_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTUDE A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA, NA FORMA DE PROJETO DE LEI, O ANTEPROJETO DE LEI, ANEXO, QUE &amp;#8220;REGULAMENTA A ATIVIDADE DOS ESTAGIÁRIOS VISITADORES DO PROGRAMA PRIMEIRA INFÂNCIA MELHOR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/904/904_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/904/904_texto_integral.docx</t>
   </si>
   <si>
     <t>TROCA DOS POSTES LOCALIZADOS NA AVENIDA LUIZ PASTEUR EM FRENTE AOS NÚMEROS 8.263 E 8.252 E NA RUA JOÃO FRANCISCO ALVES, 190.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/905/905_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/905/905_texto_integral.docx</t>
   </si>
   <si>
     <t>A REPOSIÇÃO DE COBERTURA ASFÁLTICA SOBRE O BURACO ABERTO PELA EMPRESA NA RUA JOÃO FRANCISCO ALVES, EM FRENTE AO NÚMERO 248.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/906/906_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/906/906_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CÓPIA DO CONTRATO FIRMADO PELO MUNICÍPIO DE ESTEIO COM A EMPRESA RESPONSÁVEL PELA PAVIMENTAÇÃO DA RUA VITOR MATEUS TEIXEIRA, NO BAIRRO TRÊS MARIAS, BEM COMO CÓPIA DAS NOTAS FISCAIS PAGAS. </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/909/909_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/909/909_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INFORME A ESTA CASA, QUANDO SERÁ CONSERTADO O MURO LOCALIZADO NA DIVISA DO CENTRO MUNICIPAL DE EDUCAÇÃO BÁSICA MARIA SIMON CORDÉLIA MARQUES, NO BAIRRO TRÊS MARIAS E AINDA QUAL O PRAZO PREVISTO PARA A CONSTRUÇÃO DA QUADRA POLIESPORTIVA COBERTA NA MESMA ESCOLA.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/910/910_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/910/910_texto_integral.docx</t>
   </si>
   <si>
     <t>SE DIGNE INFORMAR SE O MUNICÍPIO DESENVOLVE ALGUM CONVÊNIO EM PARCERIA COM A FADERS (FUNDAÇÃO DE ARTICULAÇÃO E DESENVOLVIMENTO DE PCD E PCAH) NO RIO GRANDE DO SUL? SE POSITIVO, QUE NOMINE OS RESPECTIVOS PROJETOS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/911/911_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/911/911_texto_integral.docx</t>
   </si>
   <si>
     <t>REIVINDIQUE JUNTO AO GOVERNO DO ESTADO, UM TRATAMENTO MAIS DIGNO AS ESCOLAS ESTADUAIS DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/912/912_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/912/912_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EM 2010, O EXECUTIVO MUNICIPAL PROMOVEU UM MUTIRÃO EM PARCERIA COM O MINISTÉRIO PÚBLICO ESTADUAL, OAB E ASSOCIAÇÃO DE PESSOAS COM DEFICIÊNCIA DE ESTEIO &amp;#8211; COM O OBJETIVO DE ESTIMULAR AÇÕES QUE AMPLIASSEM A MOBILIDADE JUNTO AOS PRÉDIOS PÚBLICOS, NOVOS EDIFÍCIOS E VIAS DA CIDADE. SENDO ASSIM QUESTIONAMOS:_x000D_
 1)	QUAIS FORAM OS SERVIÇOS EFETIVAMENTE EXECUTADOS PELO MUTIRÃO?_x000D_
 2)	QUAIS SÃO AS OBRAS E AÇÕES QUE AINDA FALTAM PARA ATINGIR AS METAS ESTABELECIDAS NA ÉPOCA?_x000D_
 </t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA O ENCAMINHAMENTO DE PROJETO DE LEI A ESTA CASA, REDUZINDO R$ 200.000,00 (DUZENTOS MIL REAIS), DA DOTAÇÃO ORÇAMENTÁRIA DO PODER LEGISLATIVO E DESTINANDO TAL VALOR À SECRETARIA MUNICIPAL DE OBRAS VIÁRIAS E SERVIÇOS URBANOS COMO FORMA DE COLABORAÇÃO NA REALIZAÇÃO DOS SERVIÇOS QUE ESTÃO SENDO FEITOS NA CIDADE PARA CONTENÇÃO DAS ENCHENTES</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A LIMPEZA E MANUTENÇÃO DA VIA PÚBLICA NA RUA DALVA DE OLIVEIRA, EM FRENTE AO Nº 206 &amp;#8211; PARQUE PRIMAVERA</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A MANUTENÇÃO E RECAPEAMENTO ASFÁLTICO DAS RUAS OITO DE MARÇO, EM FRENTE AO Nº 410, RIO PARDO, EM FRENTE AOS NºS 314 E 389 E SOLEDADE EM FRENTE AO Nº 774, E EM TODA A EXTENSÃO DAS VIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTUDE A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA, NA FORMA DE PROJETO DE LEI, O ANTEPROJETO DE LEI, ANEXO, QUE &amp;#8220;DISCIPLINA NO ÂMBITO DE COMPETÊNCIA MUNICIPAL O TRATAMENTO DIFERENCIADO, SIMPLIFICADO E FAVORECIDO, ASSEGURADO AO MICROEMPREENDEDOR INDIVIDUAL, ÀS MICROEMPRESAS E ÀS EMPRESAS DE PEQUENO PORTE, CONFORME OS ARTS. 146, INCISO III, ALÍNEA &amp;#8220;D&amp;#8221;, 170 E 179, TODOS DA CONSTITUIÇÃO DE 1988, REGULAMENTADOS PELA LEI COMPLEMENTAR Nº 123, DE 14 DE DEZEMBRO DE 2006&amp;#8221;.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, RELAÇÃO DOS VALORES ARRECADADOS PELO MUNICÍPIO AO LONGO DE 2013, A TÍTULO DE ISSQN, COM ESPECIFICAÇÃO POR TIPO DE SERVIÇO CONSTANTE DO ANEXO I DA LEI MUNICIPAL N° 3.636, DE 23 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A REVISÃO E LIMPEZA DO SISTEMA DE DRENAGEM DA RUA JOSÉ ANTÔNIO SOARES, BECO 4, NA VILA ESPERANÇA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHE A RELAÇÃO COM OS NOMES E ENDEREÇOS DOS CONTEMPLADOS NO PROJETO HABITACIONAL RESIDENCIAL PÔR-DO-SOL._x000D_
 SEM MAIS, E NA EX</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A LIMPEZA E REVISÃO DO SISTEMA DE DRENAGEM DA RUA QUARAÍ, SOBRETUDO EM FRENTE AO NÚMERO 208 E NA ESQUINA COM A RUA CAMÕES, ONDE OS BUEIROS ESTÃO ABARROTADOS DE TERRA E COBERTOS PELA VEGETAÇÃO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, QUE ACELERE A INSTALAÇÃO DA CÂMERA DE VÍDEO MONITORAMENTO NA RUA DONA ISABEL ESQUINA COM A ÉRICO VERISSIMO, NO BAIRRO SÃO JOSÉ, POIS A TORRE PARA A INSTALAÇÃO DO EQUIPAMENTO JÁ FOI FIXADA, MAS A CÂMERA AINDA NÃO. SOLICITA, AINDA, A INSTALAÇÃO DA CÂMERA NA RUA SÃO BORJA, ESQUINA COM A RUA QUARAÍ, NO MESMO BAIRRO.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A REMOÇÃO DA AREIA DEPOSITADA NA MARGEM DO ARROIO ESTEIO, JUNTO À GALERIA DA RUA DONA ISABEL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORME O SEGUINTE:_x000D_
 _x000D_
 - POR QUE A UNIDADE DE SAÚDE DA VILA CRUZEIRO AINDA NÃO FOI REABERTA?_x000D_
 - QUAL A PREVISÃO DE REABERTURA DESTA IMPORTANTE UNIDADE DE SAÚDE?_x000D_
 </t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA ESQUINA DAS RUAS SÃO BORJA E ÉRICO VERISSIMO E ARREDORES. </t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SE DIGNE INFORMAR O SEGUINTE:_x000D_
 _x000D_
 1)	EXISTE ALGUMA RECLAMAÇÃO NA VIGILÂNCIA SANITÁRIA DA ESTÉTICA LOCALIZADA NA AV. PRESIDENTE VARGAS, Nº 2451, SALA 01, CENTRO &amp;#8211; ESTEIO?_x000D_
 2)	QUANTAS RECLAMAÇÕES E DATAS DAS MESMAS?_x000D_
 3)	A ESTÉTICA POSSUI A LIBERAÇÃO DOS BOMBEIROS?_x000D_
 4)	A ESTÉTICA POSSUI O ALVARÁ PARA PLENO FUNCIONAMENTO?_x000D_
 </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1258/1258_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1258/1258_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME O SEGUINTE:_x000D_
                  1) EXISTE PROJETO DE REVITALIZAÇÃO DA PRAÇA IRMÃO EGÍDIO JUSTO?_x000D_
                  2) QUAL O DESTINO DO PRÉDIO PÚBLICO ABANDONADO JUNTO À REFERIDA PRAÇA?_x000D_
 </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME O SEGUINTE:_x000D_
 1) DISCRIMINAR OS SERVIÇOS QUE DEIXARAM DE SER EXECUTADOS COM A PERDA DOS RECURSOS NA ÁREA DE VIGILÂNCIA SANITÁRIA DO BLOCO DE VIGILÂNCIA EM SAÚDE?_x000D_
 </t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA E DESENTUPIMENTO DOS BUEIROS DA TRAVESSA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.docx</t>
   </si>
   <si>
     <t>A INSTITUIÇÃO DA RONDA ESCOLAR, SERVIÇO QUE CONSISTE EM GARANTIR A RONDA DE VIATURAS JUNTO ÀS ESCOLAS DO MUNICÍPIO, BEM COMO PROMOVER PALESTRAS E AÇÕES QUE VISAM INIBIR A VIOLÊNCIA ESCOLAR.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1110/1110_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1110/1110_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INFORME O MOTIVO PELO QUAL AINDA NÃO FOI REALIZADO O CONSERTO DAS CALÇADAS ENTRE AS RUAS PELOTAS E RIO GRANDE, SITUAÇÃO QUE FOI GERADA PELAS OBRAS DA CORSAN EM 2013, E INFORME QUANDO SERÁ FEITO O SERVIÇO?</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1109/1109_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1109/1109_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INFORME O MOTIVO PELO QUAL AINDA NÃO FOI REALIZADO O CONSERTO DAS CALÇADAS ENTRE AS RUAS PELOTAS E RIO GRANDE, SITUAÇÃO QUE FOI GERADA PELAS OBRAS DA CORSAN EM 2013, E INFORME QUANDO SERÁ EFETUADO O CONSERTO?</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1108/1108_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1108/1108_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SE DIGNE A INFORMAR O PRAZO PREVISTO PARA FECHAMENTO DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL LUIZA SILVESTRE DE FRAGA E SE EXISTE ALGUMA PREVISÃO DE MANUTENÇÃO DA CAIXA DE ENERGIA LOCALIZADA NO INTERIOR DA QUADRA. </t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1107/1107_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1107/1107_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SEJA REFORÇADA A RONDA POLICIAL DO BAIRRO TAMANDARÉ, SOBRETUDO NA RUA RIACHUELO, REFORÇANDO PEDIDO FEITO ATRAVÉS DO OFÍCIO 1057/2013 &amp;#8211; SG, DATADO DE 23/10/2013 E AINDA NÃO RESPONDIDO PELA COMPANHIA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1106/1106_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1106/1106_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE A INFORMAR A ESTA CASA POR QUE NÃO FOI SOLICITADA À CORSAN A ISENÇÃO DO PAGAMENTO DA CONTA DA ÁGUA AOS ATINGIDOS PELAS ENCHENTES EM OUTUBRO E NOVEMBRO DE 2013?</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE RESOLVA A SITUAÇÃO INJUSTA QUE ESTÁ OCORRENDO NO RESIDENCIAL RENASCER 2, NA RUA SÃO BORJA, 258, BAIRRO SÃO JOSÉ. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DE LÂMPADAS EM FRENTE AOS NÚMEROS 126, 186 E 248 DA RUA SOLEDADE E 472 NA RUA GRAVATAÍ.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.docx</t>
   </si>
   <si>
     <t>A ELIMINAÇÃO DA BROCA LOCALIZADA NA RUA ANA TERRA, 87, PARQUE AMADOR E TAMBÉM, O RECAPEAMENTO ASFÁLTICO EM FRENTE AOS NÚMEROS 314 E 1242 NA RUA RIO PARDO E, EM FRENTE AO NÚMERO 160 DA RUA FREDERICO OZANAN, AMBOS NO BAIRRO PREMEM.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.docx</t>
   </si>
   <si>
     <t>O ESTUDO DA POSSIBILIDADE DE DESENVOLVER AÇÕES AMBIENTAIS JUNTO AOS MORADORES DOS CONDOMÍNIOS DO MINHA CASA MINHA VIDA: RENASCER 1 E 2, QUARAÍ, FLORESTA, BOQUEIRÃO E PÔR-DO-SOL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AS SEGUINTES INFORMAÇÕES:_x000D_
 1)	O PROJETO APRESENTADO PELO EXECUTIVO MUNICIPAL JUNTO AO MINISTÉRIO DA CULTURA PARA RECUPERAÇÃO DO SEMINÁRIO CLARETIANO ATRAVÉS DA CAPTAÇÃO DE RECURSOS VIA RENÚNCIA FISCAL JUNTO À INICIATIVA PRIVADA PERMITE QUE O LOCAL SEJA DESTINADO, MESMO QUE PARCIALMENTE, PARA OUTRAS OPERAÇÕES QUE NÃO SEJA NA ÁREA CULTURA?_x000D_
 2)	ESTE DESVIO DE OBJETIVO NÃO PODE TRAZER PROBLEMAS PARA AS EMPRESAS DOADORAS E PARA A PRÓPRIA PREFEITURA?_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.docx</t>
   </si>
   <si>
     <t>CONVIDA VOSSA SENHORIA OU REPRESENTANTE, PARA COMPARECER NESTA CASA, EM DIA E HORÁRIO A SER AGENDADO, A FIM DE PRESTAR ESCLARECIMENTOS SOBRE A ADEQUAÇÃO DE ACESSIBILIDADE UNIVERSAL PARA PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS E A REVITALIZAÇÃO DAS PASSARELAS DE RESPONSABILIDADE DA EMPRESA TRENSURB, ESPECIALMENTE DAS LOCALIZADAS EM ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O ENVIO DOS SEGUINTES DOCUMENTOS: _x000D_
 - CÓPIAS DAS NOTAS FISCAIS E ORDENS DE SERVIÇOS, REFERENTES AOS SERVIÇOS PRESTADOS NO PERÍODO CORRESPONDENTE AO ANO DE 2013 ATÉ A PRESENTE DATA, EMITIDOS PELAS EMPRESAS INSTALADORA ELÉTRICA MERCÚRIO LTDA, PRESTADORA DE SERVIÇO TÉCNICO ESPECIALIZADO EM MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA E ERICA HENZEL WOYCINCK, PRESTADORA DE SERVIÇO DE RECUPERAÇÃO DE RELÉS FOTOELÉTRICOS, JUNTO AO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO Nº 60/13-TP 01/13 &amp;#8211; COM A EMPRESA ENCOPAV ENGENHARIA LTDA, ASSIM COMO SEUS ADENDOS, COMPROVANTES DE PAGAMENTOS E OUTROS ANEXOS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>QUE NOTIFIQUE O PROPRIETÁRIO/RESPONSÁVEL PELO IMÓVEL, PARA LIMPEZA, CERCAMENTO E MANUTENÇÃO DO MESMO, LOCALIZADO NA AV. LUIZ PASTEUR, ENTRE AS RUAS A E B DO LOTEAMENTO CAMPOS DE ESTEIO</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t xml:space="preserve">CONVIDA REPRESENTANTES DAS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO E ESPORTE, ARRECADAÇÃO E GESTÃO FINANCEIRA E CONSULTORIA JURÍDICA PARA PARTICIPAREM DE REUNIÃO NO DIA 28 DE MAIO, ÀS 14H30MIN, NO PLANÁRIO DA CÂMARA, A FIM DE ESCLARECEREM A PRESTAÇÃO DE CONTAS DO EVENTO &amp;#8220;COPA DOS CAMPEÕES&amp;#8221;, REALIZADA NOS ANOS DE 2011, 2012 E 2013. </t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO NA RUA ÉRICO VERÍSSIMO, EM FRENTE AOS NÚMEROS 163, 265 E 289, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INFORME O SEGUINTE:_x000D_
 PELA EMENDA CONSTITUCIONAL 59, A PARTIR DE 2016, TODAS AS CRIANÇAS DE QUATRO A CINCO ANOS DEVEM ESTAR NA ESCOLA. A PREFEITURA DE ESTEIO JÁ POSSUI PLANO DE AÇÃO APONTANDO COM PRETENDE SUPRIR AS DEFICIÊNCIAS ? SOLICITA CÓPIA DO REFERIDO DOCUMENTO. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.docx</t>
   </si>
   <si>
     <t>O RECAPEAMENTO ASFÁLTICO NOS SEGUINTES ENDEREÇOS: RUA EZEQUIEL NUNES FILHO EM FRENTE AOS NÚMEROS 179 E 312, BAIRRO SÃO SEBASTIÃO, E RUA RIO PARDO EM FRENTE AO NÚMERO 100, BAIRRO CENTRO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A INTENSIFICAÇÃO DO POLICIAMENTO PREVENTIVO, EM DUPLA E A PÉ, NO CENTRO DA CIDADE, PRINCIPALMENTE NA AV. PRESIDENTE VARGAS E ARREDORES. </t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ATENDA AS REIVINDICAÇÕES DOS MORADORES DO LOTEAMENTO CAMPOS DE ESTEIO, PROVIDENCIANDO A INFRA-ESTRUTURA URBANA PARA INCLUSÃO DE TRANSPORTE PÚBLICO, FIXAÇÃO DE PONTOS E INSTALAÇÃO DE ABRIGO, BEM COMO A EMISSÃO DE UM ITINERÁRIO PARA O TRANSPORTE URBANO QUE CONTEMPLE O REFERIDO LOTEAMENTO E ENTORNO, VIABILIZANDO DE FORMA SATISFATÓRIA UM DOS DIREITOS FUNDAMENTAIS DO CIDADÃO</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA, NA FORMA DE PROJETO DE LEI, O ANTEPROJETO DE LEI, ANEXO, QUE &amp;#8220;AUTORIZA O PAGAMENTO DE HORAS-AULA AOS MILITARES ESTADUAIS, INTEGRANTES DO CORPO DE BOMBEIROS DE ESTEIO, E INSTRUTORES HABILITADOS QUE MINISTRAREM TREINAMENTOS, CURSOS E PALESTRAS DOS DIVERSOS TEMAS LIGADOS À ÁREA DE BOMBEIRO, PARA OS MILITARES DO CORPO DE BOMEIRO DE ESTEIO, EMPRESAS E PÚBLICO EM GERAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/869/869_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/869/869_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">1)	CÓPIAS DOS ANTEPROJETOS PREVENDO A CONSTRUÇÃO DE DUAS BACIAS DE CONTENÇÃO QUE FORAM APRESENTADOS AO MINISTÉRIO DAS CIDADES NO DIA 21 DE MAIO DE 2014._x000D_
 2)	E QUE A SECRETARIA COMPETENTE EXPONHA JUNTO A COMISSÃO DE URBANIZAÇÃO, TRANSPORTE E HABITAÇÃO, MAIS DETALHES SOBRE OS REFERIDOS PROJETOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA, NA FORMA DE PROJETO DE LEI, O ANTEPROJETO DE LEI, ANEXO, QUE &amp;#8220;DISPÕE SOBRE A IMPLEMENTAÇÃO DE &amp;#8220;BUEIRO INTELIGENTE&amp;#8221; COMO FORMA DE PREVENÇÃO ÀS ENCHENTES NO MUNICÍPIO DE ESTEIO&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE DETERMINE A SECRETARIA COMPETENTE, A INSTALAÇÃO DE SEMÁFORO, FAIXA DE SEGURANÇA, CÂMERA DE MONITORAMENTO E OUTRAS FORMAS DE DISCIPLINA PARA PEDESTRES E CONDUTORES DE VEÍCULOS NA REGIÃO DAS RUAS LEOPOLDO BRENTANO, PLÍNIO SALGADO, THOMAZ ANTONIO GONZAGA, ESTÉRIO FRAINER E ARREDORES.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.docx</t>
   </si>
   <si>
     <t>INTENSIFIQUE O POLICIAMENTO PREVENTIVO, EM FRENTE AS ESCOLAS COM TURNO À NOITE, PRINCIPALMENTE NAS ESCOLAS JOSÉ LOUREIRO DA SILVA E AUGUSTO MEYER.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.docx</t>
   </si>
   <si>
     <t>APROVADO EM SESSÃO ORDINÁRIA DE 03 DE JUNHO, SOLICITA A VOSSA SENHORIA, A TROCA DO POSTE LOCALIZADO NA RUA RAUL PILLA, EM FRENTE AO NÚMERO 51.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA AS SEGUINTES INFORMAÇÕES:_x000D_
 1)	QUAIS SÃO AS MEDIDAS TOMADAS PELO MUNICÍPIO EM RELAÇÃO AO ESTADO CAÓTICO DE CONSERVAÇÃO QUE SE ENCONTRA O IMÓVEL SITUADO JUNTO A AVENIDA PADRE CLARET, 483, BAIRRO CENTRO?_x000D_
 2)	PROCEDE A INFORMAÇÃO QUE O LOCAL SERÁ UTILIZADO PELO MUNICÍPIO COMO SEDE ADMINISTRATIVA DA CASA DA MULHER? CASO POSITIVO, QUEM SERÁ O RESPONSÁVEL PELA REFORMA E QUAL O VALOR ESTIMADO PELA RECONSTRUÇÃO DO PRÉDIO?_x000D_
 </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE SE PRONUNCIE A RESPEITO DA DIVERGÊNCIA NAS TARIFAS COBRADAS NO TRANSPORTE PÚBLICO EM ESTEIO.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.docx</t>
   </si>
   <si>
     <t>PERMITA QUE NOVOS INTERESSADOS POSSAM REALIZAR INSCRIÇÕES PARA PROGRAMAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.docx</t>
   </si>
   <si>
     <t>EMPRESA FAÇA O RECAPEAMENTO ASFÁLTICO NA RUA GRAVATAÍ, EM FRENTE AO NÚMERO 119, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A  VOSSA SENHORIA AS SEGUINTES INFORMAÇÕES SOBRE À LINHA 2 (PRIMAVERA):_x000D_
 QUAL O TEMPO ESTIPULADO PARA O TRAJETO TOTAL DESTA LINHA? PROCEDE A INFORMAÇÃO QUE, EM VIRTUDE DO TEMPO INSUFICIENTE PARA CUMPRIR O TRAJETO, MOTORISTAS PRECISAM ANDAR EM ALTA VELOCIDADE? QUAIS OS CRITÉRIOS PARA ESTIPULAR O TEMPO DE UM PERCURSO?_x000D_
 </t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.docx</t>
   </si>
   <si>
     <t>DIGNE A INFORMAR, O MOTIVO DE TER SIDO COLOCADO DOIS POSTES DE ENTRADA DE ENERGIA NO MESMO TERRENO, LOCALIZADO NA RUA THEODOMIRO PORTO DA FONSECA, 455, SENDO QUE EXISTE SOMENTE UMA CASA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAR:_x000D_
 _x000D_
 1-	QUAL DESTINO SERÁ DADO À ÁREA SITUADA ENTRE O ARROIO SAPUCAIA E O RESIDENCIAL RENASCER 1?  _x000D_
 2-	CASO HAJA ALGUMA INTERVENÇÃO PÚBLICA NO REFERIDO ESPAÇO, SERÁ POSSIBILITADA A PARTICIPAÇÃO DOS MORADORES NO PROJETO?_x000D_
 </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
                    1) A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO AINDA MANTÉM O BANCO DE MATERIAIS DE CONSTRUÇÃO?_x000D_
                    2)  CASO POSITIVO, EXISTE MATERIAL DISPONÍVEL?_x000D_
                    3)  RELACIONAR O TIPO DE MATERIAL E A QUANTIDADE DISPONÍVEL._x000D_
                    4) QUANDO O CIDADÃO REQUER A DOAÇÃO DESTES MATERIAIS É EMITIDO UM DOCUMENTO PROTOCOLAR IDENTIFICANDO A SOLICITAÇÃO ?_x000D_
 </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A VOSSA EXCELÊNCIA AS SEGUINTES INFORMAÇÕES:_x000D_
                    1)  QUAIS OS PROCEDIMENTOS QUE O CIDADÃO DEVE ADOTAR PARA SE HABILITAR AO ALUGUEL SOCIAL?_x000D_
                    2)  QUANDO O CIDADÃO REQUER O ALUGUEL SOCIAL É EMITIDO UM DOCUMENTO PROTOCOLAR IDENTIFICANDO A SOLICITAÇÃO?_x000D_
 3)	QUANTAS FAMÍLIAS SE BENEFICIAM DO ALUGUEL SOCIAL?_x000D_
                    4) ENVIAR CÓPIA COM O NOME E ENDEREÇO DOS RESPECTIVOS BENEFÍCIOS._x000D_
 </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, A FINALIZAÇÃO DAS OBRAS E ASFALTAMENTO NA RUA PELOTAS ESQUINA COM AV. PADRE CLARET.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.docx</t>
   </si>
   <si>
     <t>QUANDO SERÁ REALIZADO O HIDROJATEAMENTO DAS TUBULAÇÕES LOCALIZADAS SOB A RUA BENTO GONÇALVES, BEM COMO QUANDO SERÁ INICIADA E CONCLUÍDA A OBRA DE CONSTRUÇÃO DA NOVA REDE DE DRENAGEM DA VIA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.docx</t>
   </si>
   <si>
     <t>CELERIDADE NA INSTALAÇÃO DA 2ª DELEGACIA DE POLÍCIA CIVIL DE ESTEIO.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A LIMPEZA E A TROCA DA BOCA-DE-LOBO EM FRENTE AO NÚMERO 390 NA TRAVESSA I, VILA PEDREIRA.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A FORÇA TAREFA RESPONSÁVEL POR DRAGAR E LIMPAR OS ARROIOS ESTEIO E SAPUCAIA INCLUA EM SEUS SERVIÇOS A AMPLIAÇÃO DOS RESPECTIVOS CANAIS, BEM COMO O APROFUNDAMENTO DOS REFERIDOS LEITOS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, O POLICIAMENTO OSTENSIVO À NOITE NAS IMEDIAÇÕES DA PRAÇA IRMÃO EGÍDIO JUSTO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SE DIGNE INFORMAR O QUE SEGUE:_x000D_
 1)QUANTO FOI REPASSADO MENSALMENTE PARA A FAMURS-FEDERAÇÃO DAS ASSOCIAÇÕES DE MUNICIPIOS DO RS, CNM-CONFEDERAÇÃO NACIONAL DE MUNICÍPIOS E GRAMPAL-ASSOCIAÇÃO DOS MUNICÍPIOS DA REGIÃO METROPOLITANA DE PORTO ALEGRE, RESPECTIVAMENTE NOS ANOS DE 2009, 2010, 2011, 2012 E 2013, BEM COMO, QUE ENCAMINHE CÓPIA DOS COMPROVANTES DE REPASSE._x000D_
 2) CÓPIA DAS PRESTAÇÕES DE CONTAS DAS REFERIDAS ENTIDADES DE REPRESENTAÇÃO JUNTO AO MUNICÍPIO, NOS ANOS DE 2009, 2010, 2011, 2012 E 2013._x000D_
 3) CÓPIA DAS ATAS DE ASSEMBLÉIA-GERAL DE CADA ENTIDADE, ONDE CONSTA O VALOR ESTABELECIDO PARA CONTRIBUIÇÃO MENSAL DO MUNICÍPIO, NOS ANOS DE 2009, 2010, 2011, 2012 E 2013._x000D_
 4) QUAL A DATA PREVISTA PARA ASSEMBLÉIA-GERAL DESSAS ENTIDADES NO ANO DE 2014, EM CUJOS EVENTOS SERÃO DETERMINADOS OS VALORES PARA 2014?_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.docx</t>
   </si>
   <si>
     <t>SE DIGNE INFORMAR, SE EXISTE ALGUMA PREVISÃO PARA O ASFALTAMENTO DA RUA ENOIR DOUGLAS FAVERO, NO BAIRRO JARDIM PLANALTO</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.docx</t>
   </si>
   <si>
     <t>A PODA DAS ÁRVORES QUE SE ENCONTRAM JUNTO À REDE ELÉTRICA NA VILA OSÓRIO, ESPECIALMENTE NO ENTORNO DA RUA PEDRO ÁLVARES CABRAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR, SE ESTÃO PREVISTAS AÇÕES PARA AMPLIAÇÃO DAS TUBULAÇÕES EXISTENTES SOB A BR-116 JUNTO AO CANAL DA EMPRESA VOTORANTIM CIMENTOS, EM ESTEIO/RS. EM CASO AFIRMATIVO, SOLICITA A CÓPIA DOS CRONOGRAMAS DA REFERIDA OBRA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR O MOTIVO PELO QUAL O MUNICÍPIO DE ESTEIO NÃO TRANSMITIU AS INFORMAÇÕES NECESSÁRIAS PARA O ABASTECIMENTO DO SIOPE &amp;#8211; SISTEMA DE INFORMAÇÕES SOBRE ORÇAMENTOS PÚBLICOS EM EDUCAÇÃO, VINCULADAS AO FNDE &amp;#8211; FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO, RELATIVAS AO ANO DE 2013, BEM COMO INFORME QUAL A PREVISÃO PARA REGULARIZAÇÃO DOS PAGAMENTOS REFERENTES AO PROGRAMA MAIS EDUCAÇÃO</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PROCEDIMENTO INVESTIGATÓRIO PARA APURAR DEVIDAMENTE OS FATOS E AS RESPONSABILIDADES ENVOLVIDAS ACERCA DO RELATO DE UMA SERVIDORA DO HOSPITAL SÃO CAMILO, CUJA CÓPIA SEGUE ANEXA, QUE DENUNCIA POSSÍVEIS IRREGULARIDADES NO ATENDIMENTO A UMA PACIENTE, SOLICITANDO TAMBÉM QUE SEJAM PRESTADAS INFORMAÇÕES A  COMISSÃO DE SAÚDE SOBRE O CASO</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA INCLUÍDO A CRIAÇÃO DE UM LINK JUNTO AO SITE DA PREFEITURA MUNICIPAL DE ESTEIO, INFORMANDO DIARIAMENTE O VOLUME DE CHUVA CAPTADA PELOS PLUVIÔMETROS ADMINISTRADOS PELA DEFESA CIVIL. TAMBÉM, SOLICITA A CÓPIA DOS REGISTROS PLUVIAIS QUE FORAM CAPTADAS EM ESTEIO DESDE O INÍCIO DO FUNCIONAMENTO DESTE SERVIÇO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, A ELIMINAÇÃO DE BROCA JUNTO AO PASSEIO PÚBLICO EM FRENTE AO N°540, DA RUA GRAVATAÍ.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.docx</t>
   </si>
   <si>
     <t>PAIS ESTÃO PREOCUPADOS COM A FALTA DE SINCRONIA ENTRE O CONTEÚDO OFERECIDO PELO ENSINO FUNDAMENTAL (REDE PÚBLICA MUNICIPAL) E O ENSINO MÉDIO ESTADUAL (REDE PÚBLICA ESTADUAL).  SEGUNDO ELES, OS ESTUDANTES ORIUNDOS DO ENSINO FUNDAMENTAL ESTÃO ENFRENTANDO DIFICULDADES PARA ACOMPANHAR O CONTEÚDO DO ENSINO MÉDIO DESENVOLVIDO PELAS ESCOLAS ESTADUAIS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, QUE INFORME SE FOI REALIZADA AVALIAÇÃO TÉCNICA E POSTERIOR MANUTENÇÃO NO TRANSFORMADOR QUE ABASTECE A REDE DE ENERGIA DOS MORADORES DA RUA GRAVATAÍ, LOCALIZADO EM FRENTE AO NÚMERO 344</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.docx</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AS SEGUINTES INFORMAÇÕES EM RELAÇÃO AO EXERCÍCIO ATUAL DO PREV-ESTEIO:_x000D_
 _x000D_
 1)	QUAL É A APLICAÇÃO ESPECÍFICA DA RESERVA DE CONTINGÊNCIA?_x000D_
 _x000D_
 2)	CÓPIA DO PLANO DE CONTAS DETALHADO E EVENTOS CONTÁBEIS GERADORES (CONTRATOS);_x000D_
 _x000D_
 3)	LISTAGEM COMPLETA DE TODOS OS SERVIDORES QUE ESTÃO RECEBENDO VALORES A TÍTULO DE OUTROS BENEFÍCIOS PREVIDENCIÁRIOS (AUXÍLIO-DOENÇA) COM A RESPECTIVA NATUREZA DA PRESTAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>QUE INFORME O MOTIVO PELO QUAL A UNIDADE DA REDE PRÓPRIA DA FARMÁCIA POPULAR DO BRASIL, LOCALIZADA NA AV. PADRE CLARET AO LADO DO N° 636, NÃO ESTÁ EM FUNCIONAMENTO, E SOLICITA O ENVIO DE CÓPIA DO CONTRATO DE LOCAÇÃO DO REFERIDO IMÓVEL.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE INFORMAR, QUAIS MEDIDAS SERÃO ADOTADAS PELO MUNICÍPIO EM RELAÇÃO AO NÃO CUMPRIMENTO DO PREVISTO NA ALÍNEA &amp;#8220;E&amp;#8221; DO ART. 3° DA LEI MUNICIPAL N° 5.528, DE 28 JUNHO DE 2012. FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SE DIGNE INFORMAR, QUAL A DEFINIÇÃO TOMADA PELA ADMINISTRAÇÃO MUNICIPAL EM RELAÇÃO AO PROJETO DE INSTALAÇÃO DA UNIDADE BÁSICA DE SAÚDE DO BAIRRO TAMANDARÉ. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO ASFÁLTICA DO VIADUTO DA AVENIDA SENADOR SALGADO FILHO, EM FRENTE À CRECHE ARCO-ÍRIS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÓPIA DAS PLANILHAS COM INFORMAÇÕES CAPTADAS JUNTO AO PLUVIÔMETRO DURANTE OS ANOS DE 2012, 2013 E 2014.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERANDO A REIVINDICAÇÃO APRESENTADA POR ESTE VEREADOR NO ANO PASSADO, A COLOCAÇÃO DE EXAUSTOR NO TELHADO DOS PAVILHÕES QUE ABRIGAM A SEMANA FARROUPILHA</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ENCAMINHE CÓPIA DOS PROJETOS PROTOCOLADOS JUNTO AO MINISTÉRIO DA INTEGRAÇÃO NACIONAL, E INFORME A PREVISÃO DE INÍCIO DAS MEDIDAS ANUNCIADAS PARA DIMINUIR O RISCO DE NOVAS ENCHENTES.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA, NA FORMA DE PROJETO DE LEI, O ANTEPROJETO DE LEI, ANEXO, QUE &amp;#8220;INSTITUI A SEMANA DO IDOSO NO MUNICIPIO DE ESTEIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE ENCAMINHAR A ESTA CASA, NA FORMA DE PROJETO DE LEI, O ANTEPROJETO DE LEI, ANEXO, QUE &amp;#8220;TORNA OBRIGATÓRIA A DISPONIBILIDADE DE GUARDA VOLUMES (ARMÁRIOS) NA ENTRADA DOS BANCOS ESTABELECIDOS NO ÃMBITO DO MUNICIPIO DE ESTEIO.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE DETERMINE ELABORAÇÃO DE PROJETO DE LEI, REDUZINDO DOTAÇÃO ORÇAMENTÁRIA DESTA CASA DO ORÇAMENTO VIGENTE, NO VALOR DE R$ 15.000,00 (QUINZE MIL REAIS), NA RUBRICA DISCRIMINADA ABAIXO, PARA ATENDER AOS PEDIDOS DA ASSOCIAÇÃO DOS RECICLADORES E CATADORES DE ESTEIO &amp;#8211; ARCA (R$ 11.000,00) E DA SMEE (R$ 4.000,00), CONFORME DOCUMENTOS ANEXOS, COM O OBJETIVO DE CUSTEAR AS SEGUINTES DESPESAS:_x000D_
 ARCA - AMPLIAÇÃO DA ÁREA DE SERVIÇO DA SEDE DA ASSOCIAÇÃO, A FIM DE PROPORCIONAR UM AMBIENTE ADEQUADO E QUALIFICADO PARA O TRÂMITE DOS TRABALHADORES. _x000D_
 SMEE &amp;#8211; A PROPOSTA ATENDE PEDIDO DA COMISSÃO ORGANIZADORA DA 2º EDIÇÃO DO EVENTO &amp;#8220;JUVENTUDE EM AÇÃO&amp;#8221;, QUE REALIZAR-SE-Á NO MÊS DE AGOSTO. O RECURSO VISA CUSTEAR A LOCAÇÃO DE SOM PARA OS QUATRO TURNOS (14 E 15 DE AGOSTO, MANHÃ E TARDE) E 100 CAMISETAS. _x000D_
 A REDUÇÃO ORÇAMENTÁRIA DISPONIBILIZADA POR ESTA CASA SERÁ DA SEGUINTE RUBRICA:_x000D_
 01.02.01.122.0013.2003........MANUTENÇÃO DA SEDE DO PODER LEGISLATIVO._x000D_
 3.3.9.0.30.00.00.00.00.................MATERIAL DE CONSUMO &amp;#8211; R$ 15.000,00._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INFORME O MOTIVO DA ALTERAÇÃO DOS HORÁRIOS DA LINHA COHAB  - SÃO LEOPOLDO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.docx</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE REDE DE ESGOTO NO LOTEAMENTO BOM JESUS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.docx</t>
   </si>
   <si>
     <t>A LIMPEZA DAS GALERIAS DA BR116</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE FORNECER CÓPIA A ESTA CASA, DO PROJETO FEITO PELA M. STORTTI QUE PREVÊ A REMODELAÇÃO DO PARQUE DE EXPOSIÇÕES ASSIS BRASIL NO QUAL DEVE CONSTAR A CONSTRUÇÃO DO DIQUE PARA EVITAR QUE AS ÁGUAS DO ARROIO ESTEIO INUNDEM O PARQUE.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ACELERE O PROJETO DE DRENAGEM E SANEAMENTO DA VILA PEDREIRA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE O SISTEMA DE ESGOTO E DRENAGEM DA TRAVESSA SANTA CATARINA SEJA INCLUÍDA NA AGENDA DE SERVIÇOS DE LIMPEZA E HIDROJATEAMENTO EXECUTADOS PELA FORÇA TAREFA COORDENADA PELA SMOV.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A ELIMINAÇÃO DA BROCA NA RUA AVELINO ANTÔNIO ZONTA ESQUINA COM A RUA PAPA PAULO VI. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1)QUAL PREVISÃO PARA O INÍCIO DAS OBRAS DE RECUPERAÇÃO DO CAMPO DO ESTRELA?_x000D_
 _x000D_
 2)QUANDO A COMUNIDADE PODERÁ USUFRUIR DOS BENEFÍCIOS DO CONVÊNIO ENTRE ESTADO E O MUNICÍPIO QUE DISPONIBILIZARÁ A UTILIZAÇÃO DO CAMPO DE FUTEBOL DA ESCOLA AUGUSTO MEYER?_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.docx</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UM POSTO DA BRIGADA MILITAR NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE INFORMAR, QUANDO SERÃO RETIRADOS OS ENTULHOS DEPOSITADOS NO FINAL DA RUA RIO GRANDE, JUNTO À QUADRA D DA VILA NOVA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.docx</t>
   </si>
   <si>
     <t>A REMOÇÃO DOS ENTULHOS AMONTOADOS NA MARGEM DO ARROIO SAPUCAIA &amp;#8211; ENTRE AS VILAS NOVA E NAVEGANTES.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/611/611_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/611/611_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CONCLUSÃO DA LIMPEZA DO BUEIRO EM FRENTE AO NÚMERO 217, NA RUA FERNANDO FERRARI. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/610/610_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/610/610_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DAS LUMINÁRIAS NA ESQUINA DA TRAVESSA FARROUPILHA COM SALGADO FILHO, QUE ESTÁ DESLIGADA HÁ 60 DIAS; NA RUA CAPITÃO ARMINDO BIER, 45, QUE FUNCIONA EVENTUALMENTE E NA RUA SOLEDADE, 1610, QUE ESTÁ DESLIGADA HÁ 45 DIAS E EMITE FAÍSCAS JUNTO AO BRAÇO DA LUMINÁRIA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/609/609_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/609/609_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO ASFÁLTICA NA RUA ARTHUR COSTA E SILVA, AO LADO DO CENTRO MUNICIPAL DE EDUCAÇÃO BÁSICA ALBERTO PASQUALINI.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/608/608_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/608/608_texto_integral.docx</t>
   </si>
   <si>
     <t>A TROCA DO PONTILHÃO SOBRE O ARROIO ESTEIO, NA RUA ÉRICO VERÍSSIMO, EM FRENTE AO CMEB ALBERTO PASQUALINI, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/607/607_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/607/607_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A MANUTENÇÃO DA QUADRA DE ESPORTES JUNTO AO CENTRO MUNICIPAL DE EDUCAÇÃO BÁSICA TRINDADE, NA VILA PEDREIRA. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/606/606_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/606/606_texto_integral.docx</t>
   </si>
   <si>
     <t>O RETORNO DO FUNCIONAMENTO DO POSTO DA VILA CRUZEIRO COM BREVIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/605/605_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/605/605_texto_integral.docx</t>
   </si>
   <si>
     <t>A REMOÇÃO DE PODA ACUMULADA AO LADO DO RESIDENCIAL RENASCER I, NO FINAL DA RUA SÃO BORJA, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A DEMARCAÇÃO DO PASSEIO PÚBLICO, PARA TRÂNSITO DE PEDESTRES, E/OU A NOTIFICAÇÃO DA EMPRESA RESPONSÁVEL PELA OBRA, LOCALIZADA NA RUA BENTO GONÇALVES EM FRENTE AO NÚMERO 456. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE A INFORMAR SE A EQUIPE DA ESTRATÉGIA DE SAÚDE DA FAMÍLIA DA UBS PARQUE CLARET DEIXARÁ DE CONTAR COM OS TRÊS MÉDICOS DO PROVAB, A PARTIR DE SETEMBRO DESTE ANO? CASO AFIRMATIVO, OS MÉDICOS SERÃO UTILIZADOS PARA REABERTURA DO UBS DA CRUZEIRO E TAMANDARÉ? E AINDA, POR QUE A UBS CLARET FUNCIONA ATÉ ÀS 20H SE O ATENDIMENTO MÉDICO FUNCIONA ATÉ ÀS 17H?</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.docx</t>
   </si>
   <si>
     <t>A REMOÇÃO DO EUCALIPTO QUE ESTÁ PRECARIAMENTE FIXADO NA MARGEM DO ARROIO SAPUCAIA, JUNTO A RUA JOSÉ DO PATROCÍNIO, 146, NO BAIRRO SÃO JOSÉ. APÓS O SERVIÇO DE DRAGAGEM E LIMPEZA DA ÁREA, A ÁRVORE FICOU COM A RAIZ EXPOSTA E ESTÁ COM RISCO DE CAIR SOBRE AS RESIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INFORME SE HÁ PREVISÃO DE RETIRADA DAS GALERIAS DEPOSITADAS JUNTO AO ARROIO SAPUCAIA NA VILA NAVEGANTES OU POSSÍVEL REAPROVEITAMENTO DAS MESMAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/588/588_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/588/588_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INSTALE REDE DE ILUMINAÇÃO PÚBLICA JUNTO A RUA OSVALDO JESUS VIEIRA, PRÓXIMO AO CONDOMÍNIO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE REENVIAR NA FORMA DE PROJETO DE LEI O PRESENTE ANTEPROJETO QUE INSTITUI O VALE-LIVRO NA REDE MUNICIPAL DE ENSINO. O PROJETO PRETENDE PERMITIR QUE OS JOVENS DA REDE MUNICIPAL DE ENSINO POSSAM EFETIVAMENTE VIVENCIAR A FEIRA DO LIVRO ORGANIZADA PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A VOSSA EXCELÊNCIA, O PEDIDO DE INFORMAÇÃO CONTIDO NOS OFÍCIOS 788/13-SG, DATADO DE 14/08/2013 E 1212/2013 DATADO DE 11/12/2013</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.docx</t>
   </si>
   <si>
     <t>REALIZE A LIMPEZA DO SISTEMA DE DRENAGEM COM O CAMINHÃO HIDROJATO EM TODA EXTENSÃO DAS RUAS QUARAÍ, CAMÕES E SÃO BORJA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE O SISTEMA DE ILUMINAÇÃO DAS PRAÇAS PÚBLICAS E RÓTULAS VIÁRIAS PASSEM A CONTAR COM &amp;#8220;LEDS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.docx</t>
   </si>
   <si>
     <t>VALORES ARRECADADOS NO GANHO DE CAUSA DO PROCESSO Nº014/1.04.0000443-5 SEJAM APLICADOS NA REVITALIZAÇÃO DOS PRÓPRIOS PRÉDIOS DO SEMINÁRIO, UMA VEZ QUE A COMUNIDADE LOCAL HÁ ANOS REIVINDICA UMA SOLUÇÃO DEFINITIVA PARA A SITUAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SE DIGNE A ENCAMINHAR A ESTA CASA, AS SEGUINTES INFORMAÇÕES RELATIVAS A SECRETARIA DE SAÚDE: _x000D_
 _x000D_
 1)	O MODELO AO QUAL CONDICIONA O NÚMERO DE ATENDIMENTOS À QUANTIDADE DE FICHAS DISTRIBUÍDAS PREVIAMENTE SEGUE QUAL PARÂMETRO LEGAL?_x000D_
 2)	 QUAL FORMA DE CONTROLE DE HORÁRIO DE TRABALHO DOS MÉDICOS QUE ATENDEM NA REDE PÚBLICA MUNICIPAL DE SAÚDE?_x000D_
 3)	QUANDO O ATENDIMENTO MÉDICO CONDICIONADO AO NÚMERO DE FICHAS É ATINGIDO, DURANTE O TEMPO RESTANTE DO EXPEDIENTE DE TRABALHO OS MÉDICOS CONTINUAM ATENDENDO A COMUNIDADE?_x000D_
 4)	QUANTOS MÉDICOS O MUNICÍPIO POSSUI? SOLICITA INFORMAÇÃO DE SEUS RESPECTIVOS HORÁRIOS, NOMES, E MODALIDADE DE CONTRATOS VIGENTES, OU SEJA, CONTRATO DOS MAIS MÉDICOS, CONTRATOS DOS RESIDENTES QUE ATENDEM COMO CLÍNICOS, CONTRATOS DOS MÉDICOS MUNICIPAIS COM CONTRATOS DE 12/20/40 HORAS, CONTRATOS DOS MÉDICOS DA FUNDAÇÃO E POR FIM, MÉDICOS DE CONTRATOS EMERGENCIAIS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.docx</t>
   </si>
   <si>
     <t>INFORMAR O MOTIVO PELO QUAL AS ESCOLAS MUNICIPAIS DEVERÃO ORGANIZAR ATENDIMENTO AO PÚBLICO NO MÊS DE JANEIRO DE 2015, TENDO EM VISTA QUE O TERMO DE COOPERAÇÃO N° 1593/2013, FIRMADO COM O GOVERNO DO ESTADO, NÃO FAZ TAL EXIGÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE A REORGANIZAÇÃO DO TRÂNSITO NAS IMEDIAÇÕES DA ESQUINA DAS RUAS SALGADO FILHO E NOVO HAMBURGO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.docx</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA COMPETENTE, O REFORÇO DA FISCALIZAÇÃO SOBRE OS ÔNIBUS QUE PRESTAM SERVIÇOS PÚBLICOS NO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.docx</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA JARDEL FILHO EM FRENTE AO NÚMERO 347, BAIRRO SANTO INÁCIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.docx</t>
   </si>
   <si>
     <t>PRAZO ESTABELECIDO PARA RENOVAÇÃO DO PASSE LIVRE ESTUDANTIL, E QUE ESTUDE ALTERNATIVA DE REALIZAR A RENOVAÇÃO, SEM QUE ISTO ACARRETE PREJUÍZO AOS ESTUDANTES.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/490/490_texto_integral.doc</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/490/490_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTUDE A POSSIBILIDADE DE EDITAR DECRETO MUNICIPAL, NOS TERMOS AO MODELO  ANEXO, ESTABELECENDO CONDUTA PARA OS AGENTES PÚBLICOS MUNICIPAIS DURANTE O PERÍODO ELEITORAL</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.docx</t>
   </si>
   <si>
     <t>MAIS GUICHÊS DE ATENDIMENTO MANTENHAM-SE EM FUNCIONAMENTO NA ESTAÇÃO ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.docx</t>
   </si>
   <si>
     <t>DESTINE UM ESPAÇO PARA FUNCIONAMENTO PROVISÓRIO DO DEPARTAMENTO DE IDENTIFICAÇÃO DO RIO GRANDE DO SUL, NA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/462/462_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/462/462_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, CÓPIA DA PRESTAÇÃO DE CONTAS NO VALOR DE R$ 4.000,00 DISPONIBILIZADOS DO ORÇAMENTO DA CÂMARA DE VEREADORES PARA DESPESAS DO PROJETO &amp;#8220;JUVENTUDE EM AÇÃO&amp;#8221;, CONFORME LEI MUNICIPAL 5.963 DE 06 DE AGOSTO DE 2014. SOLICITA AINDA, CÓPIA DAS NOTAS FISCAIS E/OU RECIBOS DE PAGAMENTOS E OUTROS DOCUMENTOS QUE COMPÕEM A REFERIDA PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA, QUE NOTIFIQUE O PROPRIETÁRIO DA ÁREA JUNTO À VILA NATAL, NA BR 116, AO LADO DA ELEVADA QUE DÁ ACESSO AO CENTRO DE ESTEIO À RODOVIA FEDERAL, PARA QUE FAÇA A LIMPEZA DO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/465/465_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/465/465_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 1)	A ESTRADA CONSTRUÍDA PELA BOLOGNESI EMPREENDIMENTOS QUE DÁ ACESSO AOS PORTÕES 15 E 16 DO PARQUE DE EXPOSIÇÕES ASSIS BRASIL VIA BR 448 É UMA OBRA DEFINITIVA OU PROVISÓRIA?_x000D_
 2)	A PAVIMENTAÇÃO DA ESTRADA DE QUASE QUATRO QUILÔMETROS PODE GERAR IMPACTO NA DRENAGEM DA REGIÃO, UMA VEZ QUE RECENTEMENTE A ÁREA FOI ASSOLADA POR ENORME INUNDAÇÃO?_x000D_
 3)	SOLICITA AINDA, A CÓPIA DO MEMORIAL DESCRITIVO DA OBRA._x000D_
 4)	EXISTE PREVISÃO PARA A CONCLUSÃO DO ACESSO DA BR 448, VIA AVENIDA CELINA KROEFF? _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/466/466_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/466/466_texto_integral.docx</t>
   </si>
   <si>
     <t>EFETIVE A PARCERIA ENTRE O MUNICÍPIO E A FUNDAÇÃO DE ARTICULAÇÃO E DESENVOLVIMENTO DE POLÍTICAS PÚBLICAS PARA PCD (PESSOA COM DEFICIÊNCIA) E PCAH (PESSOA COM ALTA HABILIDADE) NO RS, OBJETIVANDO UMA CONSULTORIA PARA POLÍTICAS DE ACESSIBILIDADE E MOBILIDADE NA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/467/467_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/467/467_texto_integral.docx</t>
   </si>
   <si>
     <t>A REVISÃO DA FIAÇÃO DE TELEFONE LOCALIZADO NA AVENIDA PADRE CLARET, EM FRENTE AO NÚMERO 1104, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>A CONCLUSÃO DO REPARO ASFÁLTICO NA RUA SENADOR SALGADO FILHO, EM FRENTE AO NÚMERO 604, E TAMBÉM EM FRENTE AO RESIDÊNCIAL QUARAÍ.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.docx</t>
   </si>
   <si>
     <t>SE DIGNE A INFORMAR O PRAZO DE SAÍDA DO ECOPONTO EXISTENTE JUNTO AO GINÁSIO MUNICIPAL EDGAR PICCIONI, LOCALIZADO NA RUA 24 DE AGOSTO?</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.docx</t>
   </si>
   <si>
     <t>VERIFIQUE A POSSIBILIDADE DE DESTINAR A ÁREA ONDE FUNCIONAVA A PREVIDÊNCIA SOCIAL NA VILA OSÓRIO PARA INSTALAÇÃO DE UMA ESCOLA TÉCNICA OU A CONSTRUÇÃO DE MAIS UM CONDOMÍNIO HABITACIONAL DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ESTUDE MEIOS DE QUALIFICAR O TRÂNSITO JUNTO À RÓTULA E ÀS RUAS RIO GRANDE E PADRE CLARET. </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O REPARO ASFÁLTICO NA AVENIDA LUIZ PASTEUR, EM FRENTE AO NÚMERO 3182, ONDE FOI ABERTA UMA CANALETA PARA LIGAÇÃO DE ÁGUA. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INFORME COMO ESTÁ A SITUAÇÃO DO ESGOTO LOCALIZADO NA RUA PRATA, Nº 61, E QUE PASSA NOS FUNDOS DE VÁRIOS TERRENOS NESTA RUA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.docx</t>
   </si>
   <si>
     <t>VERIFIQUE A POSSIBILIDADE  DE DESTINAR A ÁREA ONDE FUNCIONAVA A PREVIDÊNCIA SOCIAL NA VILA OSÓRIO, EM ESTEIO PARA INSTALAÇÃO DE UMA ESCOLA TÉCNICA OU A CONSTRUÇÃO DE MAIS UM CONDOMÍNIO HABITACIONAL DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/481/481_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/481/481_texto_integral.docx</t>
   </si>
   <si>
     <t>A COMPRA DE SUPORTE PARA ÁLCOOL EM GEL, BEM COMO, O REFIL PARA INSTALAÇÃO NOS CORREDORES DA FUNDAÇÃO E COLHERES DE SOPA PARA ALIMENTAÇÃO DOS PACIENTES.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/482/482_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/482/482_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÓPIA DO ÁUDIO DA REUNIÃO ORDINÁRIA DO CONSELHO DIRETOR DA FUNDAÇÃO DE SAÚDE PÚBLICA SÃO CAMILO DE ESTEIO, REALIZADA NA SALA DE TREINAMENTO DA FUNDAÇÃO NO DIA 01/09/2014, QUE TEVE INÍCIO ÀS 18 HORAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/483/483_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/483/483_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SE DIGNE A INFORMAR O MOTIVO DA PARALISAÇÃO DA OBRA DE CALÇAMENTO DA RUA DA PAZ POR MAIS DE 20 DIAS?           _x000D_
 SOLICITA TAMBÉM, QUE SEJA INFORMADO A DATA DO REINICIO DA OBRA E A PREVISÃO DE SUA CONCLUSÃO. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/484/484_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/484/484_texto_integral.docx</t>
   </si>
   <si>
     <t>A ADOÇÃO DE PROVIDÊNCIAS PARA RECUPERAÇÃO E PRESERVAÇÃO DO PRÉDIO DA CASA DO TRABALHADOR, LOCALIZADO NA AV. PRESIDENTE VARGAS, EM ESTEIO, ESPECIALMENTE A COLOCAÇÃO DE VIGILÂNCIA 24H NO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DA CAMADA ASFÁLTICA NA RUA RIO PARDO, 1278, PRÓXIMO A ESCOLA ESTADUAL AUGUSTO MEYER.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO NA CANALIZAÇÃO EM FRENTE AO NÚMERO 16 NA RUA AIRTON SENNA, NO PARQUE VOTORANTIN.</t>
   </si>
   <si>
     <t>QUE OS SERVIÇOS DE RESGATE, POR EXEMPLO, SAMU, SEJAM AMPLIADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A ELIMINAÇÃO DAS SEGUINTES BROCAS:_x000D_
 -EM FRENTE À ONG LIBERDADE DA VILA NOVA (RUA BEIRA ARROIO);_x000D_
 -EM FRENTE AO NÚMERO 538, NA RUA RIO GRANDE, QUE SEGUNDO O VEREADOR, ESTÁ PREJUDICANDO O PROPRIETÁRIO QUE TENTA VENDER O TERRENO, DEVIDO AO PÉSSIMO ESTADO DE CONSERVAÇÃO DA CAIXA DE INSPEÇÃO E BUEIRO, ALÉM DO LOCAL OFERECER GRANDE RISCO DE ACIDENTES._x000D_
 - RUA CAPITÃO ARMINDO BIER, 251, (PRÓXIMO A ESCOLA TOMÉ DE SOUZA);_x000D_
 - RUA SALGADO FILHO, 351, (PRÓXIMO A ESCOLA VITORINA FABRE). _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A LIMPEZA DA VILA NAVEGANTES E RETIRADA DOS ENTULHOS E RESTOS DE CONSTRUÇÃO QUE ESTÃO ACUMULADOS NOS FUNDOS DO RESIDENCIAL POR DO SOL. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO AO GOVERNO FEDERAL, SOLICITANDO QUE O PRÉDIO SITUADO NA RUA SENADOR SALGADO FILHO, 211, SEJA CEDIDO PARA USO DOS ÓRGÃOS PÚBLICOS MUNICIPAIS QUE ESTÃO ATENDENDO EM IMÓVEIS ALUGADOS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.docx</t>
   </si>
   <si>
     <t>MAIOR AGILIDADE NO PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA DAS VILAS NOVA E NAVEGANTES</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.docx</t>
   </si>
   <si>
     <t>REPARO NO ASFALTO NA RUA IRMÃO ALEXANDRE DOMINGUES LEAL CABALLERO EM FRENTE AO NÚMERO 27</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">QUE INCLUA NA LICITAÇÃO QUE PROPÕE MELHORIAS NA BR116, O AUMENTO DA DIMENSÃO DAS GALERIAS DA RODOVIA FEDERAL, NO TRECHO JUNTO À RUA TIRADENTES, NA VILA OSÓRIO, EM ESTEIO E A AMPLIAÇÃO DA VAZÃO SOB AS PONTES QUE CRUZAM A RODOVIA FEDERAL, NO TRECHO DE ESTEIO E SAPUCAIA DO SUL. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.docx</t>
   </si>
   <si>
     <t>A SUBSTITUIÇÃO DAS GALERIAS DA RUA DONA ISABEL, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO NA CAMADA ASFÁLTICA NA RUA RIO GRANDE, 484.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.docx</t>
   </si>
   <si>
     <t>O REFORÇO NA SINALIZAÇÃO DE TRÂNSITO E INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NAS IMEDIAÇÕES DO NÚMERO 620, NA RUA BOQUEIRÃO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.docx</t>
   </si>
   <si>
     <t>A VERIFICAÇÃO DE UM PONTO, SUPOSTAMENTE DE HIDRANTE, DESATIVADO NA RUA BENTO GONÇALVES</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.docx</t>
   </si>
   <si>
     <t>A DISTRIBUIÇÃO DE SENHAS COM NUMERAÇÃO PARA ATENDIMENTO CONVENCIONAL E PREFERENCIAL NOS POSTOS DE SAÚDE E DEMAIS DEPARTAMENTOS DE ATENDIMENTO AO PÚBLICO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ESTUDE A POSSIBILIDADE DE O MUNICÍPIO REALIZAR PARCERIA COM A DIRETORIA DA SOCIEDADE ESPORTIVA, CULTURAL E BENEFICENTE FLAMENGO, COM OBJETIVO DE REALIZAÇÃO DE PROJETOS SOCIAIS E ESPORTIVOS NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE AVALIE A SITUAÇÃO DE UMA ÁRVORE QUE TEVE PARTE DE SUAS RAÍZES REMOVIDAS PARA MANUTENÇÃO DA CAIXA DE INSPEÇÃO NA RUA AIRTON SENNA ESQUINA COM A AVENIDA LUIZ PASTEUR, NO PARQUE VOTORANTIN.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE HAJA UMA DIVULGAÇÃO PRÉVIA À COMUNIDADE QUANDO FOREM REALIZADAS AÇÕES AMBIENTAIS DE FORTE IMPACTO, COMO POR EXEMPLO, A SUPRESSÃO DE ÁRVORES NA PRAÇA SILVEIRA NETO, NA RUA CASTRO ALVES.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.docx</t>
   </si>
   <si>
     <t>A PODA DE ÁRVORES E O CONTROLE DA VEGETAÇÃO JUNTO ÀS RÓTULAS E AOS CANTEIROS PÚBLICOS QUE DIVIDEM AS RUAS DE ESTEIO.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE ESTUDE MEIOS DE QUALIFICAR O TRÂNSITO JUNTO À RUA BENTO GONÇALVES, 744 &amp;#8211; EM FRENTE AO RESIDENCIAL ESTEIO NOVO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">, O REPARO NA PAVIMENTAÇÃO DA RUA A, EM FRENTE AO NÚMERO 20, NA VILA FLORESTA, BAIRRO SÃO JOSÉ. _x000D_
 TAMBÉM POR SOLICITAÇÃO DO VER. JAIME DA ROSA, REPARO NO ASFALTO NA RUA BRASÍLIA, ESQUINA COM CRISTOVÃO COLOMBO, NA VILA OSÓRIO._x000D_
 </t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A EMPRESA FAÇA O RECAPEAMENTO ASFÁLTICO NA RUA BOM JESUS, EM FRENTE AO NÚMERO 114, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.docx</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO FIRMADO COM A EMPRESA QUE FAZ A COLETA DE LIXO NO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INTENSIFIQUE AS RONDAS NO BAIRRO NOVO ESTEIO.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.docx</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE ALTERAR O HORÁRIO DAS REUNIÕES DE TRABALHO NAS UNIDADES BÁSICAS DE SAÚDE DA CIDADE.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA SENHORIA, A PAVIMENTAÇÃO NA RUA SANTANA, EM FRENTE AO Nº 944, BAIRRO SÃO JOSÉ, ONDE FOI REALIZADO O SERVIÇO DE MANUTENÇÃO NA REDE, PERMANECENDO UM BURACO NO LOCAL E NA RUA PAROBÉ, EM FRENTE AO Nº 70, ONDE A PISTA ASFÁLTICA ESTÁ COMPLETAMENTE DETERIORADA EM TORNO DA TAMPA DE ESGOTO SANITÁRIO, O QUE OFERECE RISCO AOS CONDUTORES DE VEÍCULOS E PEDESTRES.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHAR A ESTA CASA, CÓPIA DOS ESTUDOS DE IMPACTO AMBIENTAL E HIDROLÓGICO DA OBRA DE DUPLICAÇÃO DA RS118, NO TRECHO PRÓXIMO À RÓTULA DE ACESSO A ESTEIO, VIA RUA SALGADO FILHO, ENTRE ESTEIO E SAPUCAIA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.docx</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE PLACA-AVISO 40KM/HORA NA AV. LUIZ PASTEUR, EM FRENTE AO Nº4099 &amp;#8211; PARQUE AMADOR, COMO MEDIDA AUXILIAR PARA REDUÇÃO DE VELOCIDADE NAQUELA REGIÃO, CUJO MOVIMENTO DE VEÍCULOS E PEDESTRES É INTENSO E REGISTRA ACIDENTES DIÁRIOS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE FORNEÇA O CRONOGRAMA ATUALIZADO DA OBRA DE RENATURALIZAÇÃO DO ARROIO SAPUCAIA, PREVENDO PRAZO DE CONCLUSÃO, BEM COMO, QUAIS RECURSOS ADICIONAIS SERÃO UTILIZADOS PARA O TÉRMINO DA MESMA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DAS CALÇADAS JUNTO AS ESCOLAS ESTADUAIS, NO ÂMBITO DO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A EMPRESA FAÇA O RECAPEAMENTO ASFÁLTICO NA RUA CLAUDIO MANOEL DA COSTA Nº343 NO BAIRRO JARDIM PLANALTO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE INFORMAR QUAL A PREVISÃO DE CONSERTO DO ELEVADOR DO PRÉDIO DO FÓRUM.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE INFORMAR QUAL É O VALOR TOTAL DO INVESTIMENTO PRONATEC EM ESTEIO ATÉ O MOMENTO? QUAL O NÚMERO DE CIDADÃOS FORMADOS PELO PRONATEC NA CIDADE E AINDA, A DATA DE FORMATURA DE CADA TURMA, REGISTROS FOTOGRÁFICOS DAS REFERIDAS FORMATURAS E CÓPIA DO CERTIFICADO DE CONCLUSÃO COM RECIBO DE ENTREGA ASSINADO PELO FORMANDO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SE DIGNE ENCAMINHAR A ESTA CASA OS SEGUINTES PROCEDIMENTOS:_x000D_
 _x000D_
 1)	RELAÇÃO DOS JOVENS FORMADOS NO PROTEJO, COM NOME E ENDEREÇO;_x000D_
 2)	CÓPIA DOS CERTIFICADOS DE CONCLUSÃO, COM RECIBO DE ENTREGA ASSINADO PELOS FORMANDOS;_x000D_
 3)	REGISTROS FOTOGRÁFICOS DA FORMATURA DE GABINETE DOS JOVENS DO PROTEJO._x000D_
 </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE INFORMAR, SE ENTRE AS AÇÕES PREVISTAS NO EDITAL Nº 0516/2014-10, DE MELHORIAS NA BR-116, ESTÁ INCLUÍDA A MELHORIA DA DRENAGEM E A AMPLIAÇÃO DAS TUBULAÇÕES EXISTENTES SOB A REFERIDA RODOVIA JUNTO AO CANAL DA EMPRESA VOTORANTIM CIMENTOS, EM ESTEIO/RS?</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE A EMPRESA FAÇA A MANUTENÇÃO DA CAIXA DE ESGOTO SANITÁRIO LOCALIZADO NA ESQUINAS DAS RUAS GUARANI E QUARAÍ, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE A INFORMAR O TOTAL ARRECADADO COM A TAXA DE COLETA DE LIXO NO ANO DE 2014.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO AO COMANDO DA BRIGADA MILITAR, PARA QUE AMPLIE O NÚMERO DE SOLDADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.docx</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO FIRMADO COM A EMPRESA DE COLETA DE LIXO NO MUNICÍPIO DE ESTEIO, NO PERÍODO DE JANEIRO A AGOSTO DE 2014, E CÓPIA DOS COMPROVANTES DE DESPESAS E PAGAMENTOS REFERENTES À COLETA DE LIXO DESTE ANO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.docx</t>
   </si>
   <si>
     <t>QUE SE DIGNE INFORMAR O QUE SEGUE: _x000D_
 _x000D_
 1)	QUANTOS CONTRATOS HABITACIONAIS FORAM ASSINADOS JUNTO AO RESIDENCIAL BOQUEIRÃO? _x000D_
 2)	QUANTOS APARTAMENTOS FORAM VISTORIADOS PELOS CONTEMPLADOS E REPRESENTANTES DA CAIXA ECONÔMICA FEDERAL?_x000D_
 3)	QUANTOS APARTAMENTOS AINDA NÃO FORAM HABITADOS? E QUAIS OS MOTIVOS PELA NÃO OCUPAÇÃO?</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.docx</t>
   </si>
   <si>
     <t>A ACELERAÇÃO DO PROCESSO QUE TRATA DA LIBERAÇÃO DO CAMPO DA ESCOLA ESTADUAL AUGUSTO MEYERÀ PREFEITURA DE ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO NO HIDRANTE LOCALIZADO NA RUA BENTO GONÇALVES, N° 531.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.docx</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DAS BOCAS-DE-LOBO SITUADAS NA RUA SALGADO FILHO, ESQUINA COM A TRAVESSA FARROUPILHA.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A MARCAÇÃO DE VAGA PARA ESTACIONAMENTO TEMPORÁRIO DE 15 MINUTOS NA RUA RIO GRANDE, EM FRENTE AO NÚMERO 1864.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SE DIGNE INFORMAR QUANDO  OS MORADORES DO RESIDENCIAL PÔR DO SOL RECEBERÃO OS CONTRATOS DEFINITIVOS DE PROPRIEDADE DOS RESPECTIVOS IMÓVEIS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DOS DOCUMENTOS, INCLUINDO LICENCIAMENTO AMBIENTAL PARA INSTALAÇÃO DE UM LIXÃO NO CENTRO DA CIDADE (RUA 24 DE AGOSTO, AO LADO DO GINÁSIO MUNICIPAL), LOCAL ONDE EXISTIA A ANTIGA CASA DA CRIANÇA.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE VOSSA SENHORIA SE DIGNE ENCAMINHAR A ESTA CASA CÓPIA DO RELATÓRIO DE OCORRÊNCIA E ATENDIMENTO DO INCÊNDIO, OCORRIDO NA MADRUGADA DO DIA 31 DE OUTUBRO, NO ESPAÇO DE RESPONSABILIDADE DA PREFEITURA MUNICIPAL LOCALIZADO NO CENTRO DA CIDADE (RUA 24 DE AGOSTO, AO LADO DO GINÁSIO MUNICIPAL).</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SE DIGNE INFORMAR O VALOR REPASSADO ATÉ A PRESENTE DATA, PELO GOVERNO DO ESTADO À FUNDAÇÃO, CONFORME CONTRATO FIRMADO EM 2013, BEM COMO, CÓPIA DE DEMONSTRATIVOS E COMPROVANTES DE RECEBIMENTO DOS REFERIDOS REPASSES.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SE DIGNE INFORMAR O QUE SEGUE: _x000D_
                    A) AS OBRAS DA ALÇA DE ACESSO À BR 448, VIA AVENIDA CELINA KROEF, NO BAIRRO NOVO ESTEIO, ESTÃO PARALISADAS? CASO POSITIVO, QUAIS OS MOTIVOS? E QUAL A PREVISÃO DA RETOMADA?  _x000D_
                    B) QUAIS OS ESTÁGIOS DAS OBRAS DE DRENAGEM DA AVENIDA CELINA KROEF JUNTO À ALÇA DE ACESSO À BR 448?</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE INFORME O MOTIVO DOS CONSTANTES CORTES DE ENERGIA NOS BAIRROS SANTO INÁCIO, VILA OLÍMPICA E JARDIM PLANALTO, BEM COMO SE HAVERÁ ALGUM TIPO DE DESCONTO NA CONTA DE LUZ DESTES USUÁRIOS.</t>
   </si>
   <si>
     <t>REITERA À CORSAN, A SOLICITAÇÃO DO OFICIO 836/14-SG, DO DIA 9 DE SETEMBRO DE 2014, PARA QUE EFETUE O REPARO NO ASFALTO NA RUA IRMÃO ALEXANDRE DOMINGUES LEAL CABALLERO, EM FRENTE AO NÚMERO 27.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM POSTO DE ATENDIMENTO DA POLÍCIA RODOVIÁRIA FEDERAL JUNTO À BR 448, NO MUNICÍPIO DE ESTEIO.</t>
   </si>
   <si>
     <t>Leo Dahmer, Felipe Costella, Jane Battistello, Rafael Figliero</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.docx</t>
   </si>
   <si>
     <t>A MESA DIRETORA SOLICITA AO EXECUTIVO QUE ELABORE PROJETO DE LEI E ENCAMINHE A ESTA CASA, REDUZINDO DOTAÇÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL, NAS RUBRICAS DISCRIMINADAS, A FIM DE SUPLEMENTAR DOTAÇÕES DO PODER EXECUTIVO, PARA ATENDER AS ENTIDADES QUE RECORRERAM AO LEGISLATIVO PEDINDO RECURSOS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES E PRESTAÇÕES DE CONTAS DO EVENTO COPA DOS CAMPEÕES NO ANO DE 2014, BEM COMO CÓPIA DOS DOCUMENTOS CITADOS NO REQUERIMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA À TRENSURB A MANUTENÇÃO E A SEGURANÇA DO BICICLETÁRIO LOCALIZADO JUNTO À ESTAÇÃO ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO REMETA À CÂMARA MUNICIPAL DE ESTEIO, NA FORMA DE PROJETO DE LEI COMPLEMENTAR, O ANTEPROJETO DE LEI EM ANEXO, QUE ALTERA O ART. 154 DA LEI COMPLEMENTAR N° 5.231, DE 26 DE JANEIRO DE 2011.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE O GOVERNO ESTADUAL INTERCEDA JUNTO À SECRETARIA ESTADUAL DE MEIO AMBIENTE &amp;#8211; SEMA, DEPARTAMENTO DE FLORESTAS E ÁREAS PROTEGIDAS &amp;#8211; DEFAP, PARA A CELERIDADE DA EMISSÃO DA LICENÇA AMBIENTAL QUE PERMITIRÁ A EVOLUÇÃO DAS OBRAS DA AVENIDA BRASIL, NA VILA NAVEGANTES, EM ESTEIO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À CORSAN QUE FAÇA O RECAPEAMENTO ASFÁLTICO NAS RUAS GERMANO ARDUÍNO TONIOLO, EM FRENTE AO NÚMERO 253, LOCALIZADA NO LOTEAMENTO DO PARQUE SEMINÁRIO, BAIRRO PARQUE AMADOR E_x000D_
 EZEQUIEL NUNES FILHO, EM FRENTE AO NÚMERO 165, BAIRRO SÃO SEBASTIÃO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.docx</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE PROJETO DE LEI A ESTA CASA, REDUZINDO R$ 5.000,00 (CINCO MIL REAIS), DA DOTAÇÃO ORÇAMENTÁRIA DO PODER LEGISLATIVO, NO CÓDIGO DE FUNÇÃO PROGRAMÁTICA 01.02.01.031.0013.2006 &amp;#8211; MANUTENÇÃO DOS SERVIÇOS BÁSICOS, NA RUBRICA 3.3.9.0.39.00.00.00.00 &amp;#8211; OUTROS SERVIÇOS DE TERCEIROS PESSOA JURÍDICA E SUPLEMENTANDO RUBRICA DO PODER EXECUTIVO, A_x000D_
 AME &amp;#8211; ASSOCIAÇÃO AMIGO DOS MENINOS.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REFORÇADO O POLICIAMENTO NO BAIRRO OLÍMPICA, ESPECIALMENTE NA RUA SÃO FRANCISCO E NAS AVENIDAS PADRE ANTONIO VIEIRA E JOÃO FRAINER.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A INFORMAÇÃO SE EXISTE ALGUMA PREVISÃO PARA O FUNCIONAMENTO DA CÂMARA DE VIDEOMONITORAMENTO NA RUA RIO GRANDE, EM FRENTE AO CONDOMÍNIO MORADA I.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A VERIFICAÇÃO DA EMPRESA RESPONSÁVEL POR UM POSTE LOCALIZADO NA RUA PELOTAS, 1143 &amp;#8211; CENTRO DE ESTEIO &amp;#8211; RIO GRANDE DO SUL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DE CRIAR UMA TURMA DO AÇÃO INTEGRADA ADULTO PARA AS MULHERES DO PROJETO CONFECCIONANDO SONHOS, AFIM DE QUE CONCLUAM O ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL, ACOLHENDO REQUERIMENTO DO VEREADOR LEONARDO PASCOAL, DA BANCADA DO PP, APROVADO EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE ESTUDE A POSSIBILIDADE DE ALTERAR A LEI FEDERAL N° 9.717, DE 27 DE NOVEMBRO DE 1998, DE FORMA A PERMITIR QUE OS REGIMES PRÓPRIOS DE PREVIDÊNCIA SOCIAL DOS MUNICÍPIOS POSSAM UTILIZAR PARTE DE SEUS RECURSOS PARA CONCESSÃO DE EMPRÉSTIMOS AOS SEUS RESPECTIVOS SEGURADOS. </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.docx</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL, ACOLHENDO REQUERIMENTO DO VEREADOR RAFAEL FIGLIERO,DA BANCADA DO PTB, APROVADO EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA, QUE DETERMINE À SECRETARIA COMPETENTE, INFORMAR SOBRE A POSSÍVEL PAVIMENTAÇÃO DA AV. PE. CLARET, PRESIDENTE VARGAS E SALGADO FILHO SE AS MESMAS JÁ FORAM CONTEMPLADAS COM AS OBRAS DA CORSAN, PARA QUE HAJA UM SINCRONISMO ENTRE AS OBRAS EVITANDO FAZER BURACOS NA NOVA PAVIMENTAÇÃO E O DESPERDÍCIO DO DINHEIRO PÚBLICO.</t>
   </si>
   <si>
     <t>Ari Zanoni, Bia Lopes, Felipe Costella, Jaime da Rosa, Jane Battistello, Leo Dahmer, Leonardo Pascoal, Marcelo Kohlrausch, Michele Pereira, Rafael Figliero</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL, ACOLHENDO REQUERIMENTO SUBSCRITO PELA UNANIMIDADE DOS VEREADORES, APRESENTADO EM SESSÃO ORDINÁRIA DE 09 DE DEZEMBRO, SOLICITA A VOSSA EXCELÊNCIA A EDIÇÃO DE DECRETO MUNICIPAL, REDUZINDO R$ 4.000,00 (QUATRO MIL REAIS), DA DOTAÇÃO ORÇAMENTÁRIA DO PODER LEGISLATIVO, NO CÓDIGO DE FUNÇÃO PROGRAMÁTICA 01.02.01.031.0013.2006 &amp;#8211; MANUTENÇÃO DOS SERVIÇOS BÁSICOS, NA RUBRICA 3.3.9.0.39.00.00.00.00 &amp;#8211; OUTROS SERVIÇOS DE TERCEIROS PESSOA JURÍDICA E SUPLEMENTANDO RUBRICA DO PODER EXECUTIVO, A FIM DE REPASSAR RECURSOS AO &amp;#8220;PROJETO LECABA&amp;#8221; DA LIGA ESTEIENSE DE CATEGORIAS DE BASE._x000D_
  	O RECURSO QUE ORA DISPONIBILIZAMOS, ATENDE EM PARTE SOLICITAÇÃO DA LIGA, A FIM DE CUSTEAR ESTADIA E ALIMENTAÇÃO DE 45 ATLETAS DE 05 A 17 ANOS, COMISSÃO TÉCNICA E UM GRUPO DE PAIS PARA PARTICIPAREM DO CAMPEONATO BOLA MAR, QUE SE REALIZA NA CIDADE DE TRAMANDAÍ, NO INÍCIO DO PRÓXIMO ANO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A EDIÇÃO DE DECRETO MUNICIPAL, REDUZINDO R$ 5.000,00 (CINCO MIL REAIS), DA DOTAÇÃO ORÇAMENTÁRIA DO PODER LEGISLATIVO, NO CÓDIGO DE FUNÇÃO PROGRAMÁTICA 01.02.01.122.0013.2004 &amp;#8211; MANUTENÇÃO E GESTÃO DA CÂMARA DE VEREADORES, NA RUBRICA 3.3.9.0.36.00.00.00.00 &amp;#8211; OUTROS SERVIÇOS DE TERCEIROS PESSOA FÍSICA, E R$ 3.000,00 (TRÊS MIL REAIS) DA FUNÇÃO PROGRAMÁTICA 01.02.01.031.0013.2006 &amp;#8211; MANUTENÇÃO DOS SERVIÇOS BÁSICOS, NA RUBRICA 3.3.9.0.39.00.00.00.00 &amp;#8211; OUTROS SERVIÇOS DE TERCEIROS PESSOA JURÍDICA E SUPLEMENTANDO RUBRICA DO PODER EXECUTIVO, A FIM DE REPASSAR RECURSOS À ESCOLA COMUNITÁRIA DE EDUCAÇÃO INFANTIL NOVO LAR ANNA SESTÍLIA TONIOLO.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DO TRECHO ENTRE A RUA ALVINA FRANCISCA E ESTRADA DO BOQUEIRÃO, CUJA SITUAÇÃO TRAZ SÉRIOS PROBLEMAS PARA AQUELA COMUNIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.docx</t>
+    <t>http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A PROLONGAÇÃO DO PRAZO PARA PAGAMENTO DO IPTU &amp;#8211; COTA ÚNICA COM DESCONTO, ATÉ O 5º DIA ÚTIL DO MÊS DE FEVEREIRO DE 2015, TENDO EM VISTA O ATRASO NA ENTREGA DOS CARNÊS QUE AINDA NÃO CHEGOU À MAIORIA DAS RESIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12840,67 +12840,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1321/1321_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1445/1445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1451/1451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1434/1434_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1327/1327_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1155/1155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1156/1156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1157/1157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1470/1470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1513/1513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1139/1139_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/953/953_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1319/1319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1320/1320_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1322/1322_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1324/1324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1325/1325_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1326/1326_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1328/1328_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1481/1481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1482/1482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1483/1483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1484/1484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1485/1485_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1486/1486_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1487/1487_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1488/1488_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1489/1489_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1490/1490_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1491/1491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1492/1492_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1493/1493_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1494/1494_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1495/1495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1496/1496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1497/1497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1498/1498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1499/1499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1500/1500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1501/1501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1502/1502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1503/1503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1504/1504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1505/1505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1506/1506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1507/1507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1449/1449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1453/1453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1454/1454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1455/1455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1456/1456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1457/1457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1458/1458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1460/1460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1461/1461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1462/1462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1463/1463_texto_integral.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1464/1464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1465/1465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1467/1467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1468/1468_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1402/1402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1403/1403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1405/1405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1409/1409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1410/1410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1413/1413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1414/1414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1416/1416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1419/1419_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1420/1420_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1421/1421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1422/1422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1423/1423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1424/1424_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1425/1425_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1426/1426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1427/1427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1428/1428_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1429/1429_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1430/1430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1431/1431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1432/1432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1433/1433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1286/1286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1287/1287_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1315/1315_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1292/1292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1294/1294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1318/1318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1661/1661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1651/1651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1523/1523_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1522/1522_texto_integral.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1521/1521_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1520/1520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1519/1519_texto_integral.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1518/1518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1517/1517_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1515/1515_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1514/1514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1553/1553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1512/1512_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1511/1511_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1509/1509_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1508/1508_texto_integral.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1381/1381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1380/1380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1379/1379_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1378/1378_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1377/1377_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1376/1376_texto_integral.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1375/1375_texto_integral.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1373/1373_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1372/1372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1371/1371_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1370/1370_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1369/1369_texto_integral.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1404/1404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1357/1357_texto_integral.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1356/1356_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1354/1354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1353/1353_texto_integral.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1352/1352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1351/1351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1350/1350_texto_integral.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1349/1349_texto_integral.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1348/1348_texto_integral.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1347/1347_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1346/1346_texto_integral.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1345/1345_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1344/1344_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1343/1343_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1333/1333_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1331/1331_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1330/1330_texto_integral.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1228/1228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1230/1230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1244/1244_texto_integral.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1129/1129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1134/1134_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1136/1136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1164/1164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1140/1140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1141/1141_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1142/1142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1143/1143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1144/1144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1146/1146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1147/1147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1148/1148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1149/1149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1150/1150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1151/1151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1153/1153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1154/1154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1048/1048_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/916/916_texto_integral.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/921/921_texto_integral.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/810/810_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1205/1205_texto_integral.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1203/1203_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1201/1201_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1200/1200_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1199/1199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1173/1173_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1165/1165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1162/1162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1161/1161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1160/1160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/868/868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/867/867_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/865/865_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/863/863_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/866/866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/861/861_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/860/860_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/859/859_texto_integral.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/665/665_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/666/666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/469/469_texto_integral.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/470/470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/471/471_texto_integral.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/478/478_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/479/479_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/480/480_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.docx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1438/1438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1439/1439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1440/1440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1441/1441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1342/1342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1361/1361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1408/1408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1411/1411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1100/1100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1196/1196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1412/1412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1415/1415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1363/1363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1406/1406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1417/1417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1418/1418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1364/1364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1365/1365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1360/1360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1359/1359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1195/1195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1192/1192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1362/1362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1112/1112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1187/1187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1188/1188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1189/1189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1198/1198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1190/1190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/950/950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1193/1193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1443/1443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1194/1194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1285/1285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1210/1210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1212/1212_texto_integral.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.docx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.docx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/949/949_texto_integral.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/956/956_texto_integral.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.docx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.docx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.docx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1310/1310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.docx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1313/1313_texto_integral.docx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1316/1316_texto_integral.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1317/1317_texto_integral.docx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1471/1471_texto_integral.docx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1472/1472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1473/1473_texto_integral.docx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1474/1474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1475/1475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1476/1476_texto_integral.docx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1477/1477_texto_integral.docx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1478/1478_texto_integral.docx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1479/1479_texto_integral.docx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1480/1480_texto_integral.docx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1444/1444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1446/1446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1437/1437_texto_integral.docx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1448/1448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1452/1452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1435/1435_texto_integral.docx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1436/1436_texto_integral.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1382/1382_texto_integral.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1384/1384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1392/1392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1395/1395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1397/1397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1398/1398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1399/1399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1401/1401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1314/1314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1273/1273_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1274/1274_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1275/1275_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1277/1277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1284/1284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1543/1543_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1542/1542_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1541/1541_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1532/1532_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1531/1531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1528/1528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1527/1527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1526/1526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1525/1525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1524/1524_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1396/1396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1394/1394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1393/1393_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1389/1389_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1388/1388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1387/1387_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1386/1386_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1385/1385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1383/1383_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1358/1358_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1202/1202_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1204/1204_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1206/1206_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1207/1207_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1208/1208_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1209/1209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1211/1211_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1213/1213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1214/1214_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1113/1113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1114/1114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1115/1115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1117/1117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1118/1118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1159/1159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1120/1120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1121/1121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1122/1122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1123/1123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1124/1124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1125/1125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1126/1126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1083/1083_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/902/902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/904/904_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/905/905_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/910/910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1258/1258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1110/1110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1109/1109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1108/1108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1107/1107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1106/1106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/869/869_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/611/611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/610/610_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/609/609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/607/607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/606/606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/605/605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/588/588_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/465/465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/466/466_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/467/467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/481/481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/482/482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/483/483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/484/484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1321/1321_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/514/514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1445/1445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1451/1451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1434/1434_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1327/1327_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1155/1155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1156/1156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1157/1157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/720/720_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/612/612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/597/597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/515/515_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/457/457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/456/456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1470/1470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1513/1513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1139/1139_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/833/833_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/748/748_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/734/734_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/345/345_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/953/953_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1319/1319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1320/1320_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1322/1322_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1324/1324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1325/1325_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1326/1326_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1328/1328_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1481/1481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1482/1482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1483/1483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1484/1484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1485/1485_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1486/1486_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1487/1487_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1488/1488_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1489/1489_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1490/1490_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1491/1491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1492/1492_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1493/1493_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1494/1494_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1495/1495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1496/1496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1497/1497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1498/1498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1499/1499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1500/1500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1501/1501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1502/1502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1503/1503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1504/1504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1505/1505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1506/1506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1507/1507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1449/1449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1453/1453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1454/1454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1455/1455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1456/1456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1457/1457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1458/1458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1460/1460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1461/1461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1462/1462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1463/1463_texto_integral.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1464/1464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1465/1465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1467/1467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1468/1468_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1402/1402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1403/1403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1405/1405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1409/1409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1410/1410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1413/1413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1414/1414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1416/1416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1419/1419_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1420/1420_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1421/1421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1422/1422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1423/1423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1424/1424_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1425/1425_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1426/1426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1427/1427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1428/1428_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1429/1429_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1430/1430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1431/1431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1432/1432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1433/1433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1286/1286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1287/1287_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1315/1315_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1292/1292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1294/1294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1318/1318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1661/1661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1651/1651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1523/1523_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1522/1522_texto_integral.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1521/1521_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1520/1520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1519/1519_texto_integral.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1518/1518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1517/1517_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1515/1515_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1514/1514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1553/1553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1512/1512_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1511/1511_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1509/1509_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1508/1508_texto_integral.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1381/1381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1380/1380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1379/1379_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1378/1378_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1377/1377_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1376/1376_texto_integral.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1375/1375_texto_integral.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1373/1373_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1372/1372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1371/1371_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1370/1370_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1369/1369_texto_integral.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1404/1404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1357/1357_texto_integral.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1356/1356_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1354/1354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1353/1353_texto_integral.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1352/1352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1351/1351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1350/1350_texto_integral.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1349/1349_texto_integral.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1348/1348_texto_integral.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1347/1347_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1346/1346_texto_integral.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1345/1345_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1344/1344_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1343/1343_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1333/1333_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1331/1331_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1330/1330_texto_integral.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1228/1228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1230/1230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1244/1244_texto_integral.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1129/1129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1134/1134_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1136/1136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1164/1164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1140/1140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1141/1141_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1142/1142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1143/1143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1144/1144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1146/1146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1147/1147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1148/1148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1149/1149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1150/1150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1151/1151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1153/1153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1154/1154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1048/1048_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/916/916_texto_integral.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/917/917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/918/918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/919/919_texto_integral.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/920/920_texto_integral.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/921/921_texto_integral.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/922/922_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/923/923_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/924/924_texto_integral.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/810/810_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/829/829_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/828/828_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/830/830_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/831/831_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/832/832_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/855/855_texto_integral.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/834/834_texto_integral.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/835/835_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/836/836_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/838/838_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/839/839_texto_integral.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1205/1205_texto_integral.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1203/1203_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1201/1201_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1200/1200_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1199/1199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1173/1173_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1165/1165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1162/1162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1161/1161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1160/1160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/981/981_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/980/980_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/868/868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/867/867_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/865/865_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/863/863_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/866/866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/861/861_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/860/860_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/859/859_texto_integral.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/799/799_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/800/800_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/801/801_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/803/803_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/804/804_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/805/805_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/806/806_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/807/807_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/763/763_texto_integral.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/764/764_texto_integral.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/765/765_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/766/766_texto_integral.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/767/767_texto_integral.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/768/768_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/769/769_texto_integral.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/770/770_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/742/742_texto_integral.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/743/743_texto_integral.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/744/744_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/745/745_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/746/746_texto_integral.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/747/747_texto_integral.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/757/757_texto_integral.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/749/749_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/701/701_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/702/702_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/703/703_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/704/704_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/735/735_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/736/736_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/706/706_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/707/707_texto_integral.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/705/705_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/708/708_texto_integral.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/709/709_texto_integral.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/711/711_texto_integral.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/713/713_texto_integral.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/718/718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/825/825_texto_integral.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/821/821_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/819/819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/817/817_texto_integral.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/789/789_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/788/788_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/710/710_texto_integral.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/683/683_texto_integral.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/681/681_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/679/679_texto_integral.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/677/677_texto_integral.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/673/673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/672/672_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/671/671_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/670/670_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/669/669_texto_integral.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/656/656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/657/657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/660/660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/663/663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/650/650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/655/655_texto_integral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/658/658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/659/659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/662/662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/664/664_texto_integral.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/665/665_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/666/666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/604/604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/634/634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/633/633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/631/631_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/624/624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/622/622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/619/619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/617/617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/616/616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/614/614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/575/575_texto_integral.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/572/572_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/576/576_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/577/577_texto_integral.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/580/580_texto_integral.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/581/581_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/582/582_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/573/573_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/578/578_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/583/583_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/585/585_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/587/587_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/589/589_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/590/590_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/592/592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/593/593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/594/594_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/595/595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/596/596_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/598/598_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/600/600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/602/602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/603/603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/522/522_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/523/523_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/524/524_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/552/552_texto_integral.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/532/532_texto_integral.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/533/533_texto_integral.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/534/534_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/535/535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/536/536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/537/537_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/538/538_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/539/539_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/504/504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/505/505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/506/506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/469/469_texto_integral.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/470/470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/471/471_texto_integral.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/472/472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/473/473_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/474/474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/475/475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/476/476_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/477/477_texto_integral.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/478/478_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/479/479_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/480/480_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/557/557_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/556/556_texto_integral.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/555/555_texto_integral.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/554/554_texto_integral.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/492/492_texto_integral.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/494/494_texto_integral.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/495/495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/496/496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/497/497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/499/499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/501/501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/447/447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/442/442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/416/416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/418/418_texto_integral.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/419/419_texto_integral.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/420/420_texto_integral.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/422/422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/423/423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/424/424_texto_integral.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/425/425_texto_integral.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/427/427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/426/426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/408/408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/409/409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/395/395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/396/396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/399/399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/359/359_texto_integral.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/358/358_texto_integral.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/357/357_texto_integral.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/350/350_texto_integral.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/352/352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/354/354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/355/355_texto_integral.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/356/356_texto_integral.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/341/341_texto_integral.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/342/342_texto_integral.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/343/343_texto_integral.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/346/346_texto_integral.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/33/33_texto_integral.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/36/36_texto_integral.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/26/26_texto_integral.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/24/24_texto_integral.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/22/22_texto_integral.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/20/20_texto_integral.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.docx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1438/1438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1439/1439_texto_integral.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1440/1440_texto_integral.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1441/1441_texto_integral.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1342/1342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1361/1361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1408/1408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1411/1411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1100/1100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1196/1196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1412/1412_texto_integral.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1415/1415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1363/1363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1406/1406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1417/1417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1418/1418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1364/1364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1365/1365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1360/1360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1359/1359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1195/1195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1192/1192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1362/1362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/837/837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1112/1112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/848/848_texto_integral.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1187/1187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1188/1188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1189/1189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/957/957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1198/1198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1190/1190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/959/959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/851/851_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/852/852_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/854/854_texto_integral.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/950/950_texto_integral.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/778/778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/753/753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/729/729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/755/755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/771/771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/773/773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/754/754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/599/599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/641/641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/601/601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/618/618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/549/549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/509/509_texto_integral.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/510/510_texto_integral.docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/458/458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/413/413_texto_integral.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/393/393_texto_integral.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/410/410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/430/430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/411/411_texto_integral.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/7/7_texto_integral.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1193/1193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/849/849_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/2514/2514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1443/1443_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1194/1194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/758/758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/777/777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1285/1285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1210/1210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1212/1212_texto_integral.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.docx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.docx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/949/949_texto_integral.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/956/956_texto_integral.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.docx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.docx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.docx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1310/1310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.docx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1313/1313_texto_integral.docx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1316/1316_texto_integral.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1317/1317_texto_integral.docx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1471/1471_texto_integral.docx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1472/1472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1473/1473_texto_integral.docx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1474/1474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1475/1475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1476/1476_texto_integral.docx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1477/1477_texto_integral.docx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1478/1478_texto_integral.docx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1479/1479_texto_integral.docx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1480/1480_texto_integral.docx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1444/1444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1446/1446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1437/1437_texto_integral.docx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1448/1448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1452/1452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/448/448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1435/1435_texto_integral.docx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1436/1436_texto_integral.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1382/1382_texto_integral.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1384/1384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1392/1392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1395/1395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1397/1397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1398/1398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1399/1399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1401/1401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1314/1314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1273/1273_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1274/1274_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1275/1275_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1277/1277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1284/1284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1543/1543_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1542/1542_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1541/1541_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1532/1532_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1531/1531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1528/1528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1527/1527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1526/1526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1525/1525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1524/1524_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1396/1396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1394/1394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1393/1393_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1389/1389_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1388/1388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1387/1387_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1386/1386_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1385/1385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1383/1383_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1358/1358_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1202/1202_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1204/1204_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1206/1206_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1207/1207_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1208/1208_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1209/1209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1211/1211_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1213/1213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1214/1214_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1113/1113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1114/1114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1115/1115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1117/1117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1118/1118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1159/1159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1120/1120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1121/1121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1122/1122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1123/1123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1124/1124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1125/1125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1126/1126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1083/1083_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/902/902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/904/904_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/905/905_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/910/910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/913/913_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/914/914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/925/925_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/811/811_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/812/812_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/814/814_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/816/816_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/818/818_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/820/820_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/822/822_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1258/1258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1110/1110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1109/1109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1108/1108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1107/1107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1106/1106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/870/870_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/871/871_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/869/869_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/790/790_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/791/791_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/792/792_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/793/793_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/794/794_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/795/795_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/796/796_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/797/797_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/798/798_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/759/759_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/760/760_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/761/761_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/762/762_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/737/737_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/738/738_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/739/739_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/740/740_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/741/741_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/676/676_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/678/678_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/680/680_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/682/682_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/684/684_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/685/685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/686/686_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/688/688_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/692/692_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/786/786_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/784/784_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/783/783_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/782/782_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/826/826_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/781/781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/780/780_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/824/824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/719/719_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/721/721_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/716/716_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/715/715_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/714/714_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/712/712_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/649/649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/653/653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/615/615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/613/613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/611/611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/610/610_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/609/609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/607/607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/606/606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/605/605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/574/574_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/579/579_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/584/584_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/586/586_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/588/588_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/591/591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/564/564_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/568/568_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/569/569_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/570/570_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/516/516_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/517/517_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/518/518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/519/519_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/491/491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/493/493_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/463/463_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/465/465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/466/466_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/467/467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/562/562_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/561/561_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/560/560_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/559/559_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/558/558_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/553/553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/481/481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/482/482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/483/483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/484/484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/485/485_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/486/486_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/502/502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/503/503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/452/452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/451/451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/450/450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/464/464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/415/415_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/398/398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/400/400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/405/405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/406/406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/407/407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/347/347_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/348/348_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/349/349_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/351/351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/13/13_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esteio.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1314"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>